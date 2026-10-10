--- v0 (2026-06-25)
+++ v1 (2026-10-10)
@@ -1,59 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments/comment1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="РДО" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Справочники" sheetId="2" state="visible" r:id="rId2"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Инструкция" sheetId="3" state="visible" r:id="rId3"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_meta" sheetId="4" state="hidden" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Сокращения" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Согласование" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Инструкция" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="_meta" sheetId="6" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001F4E78"/>
       <sz val="14"/>
     </font>
     <font>
       <b val="1"/>
     </font>
@@ -187,130 +191,143 @@
       </left>
       <right style="thin">
         <color rgb="00BFBFBF"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00BFBFBF"/>
       </left>
       <right style="thin">
         <color rgb="00BFBFBF"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="00BFBFBF"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <protection locked="0" hidden="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <protection locked="0" hidden="0"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="6" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="8" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="1" applyAlignment="1" applyProtection="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="00FCE4D6"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -357,85 +374,90 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8"/></Relationships>
 </file>
 
 <file path=xl/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Codex</author>
   </authors>
   <commentList>
     <comment ref="B5" authorId="0" shapeId="0">
       <text>
-        <t>Укажите верхний уровень: Администрация, Подразделения при администрации или один из пяти филиалов. Если уровней меньше четырех, оставьте лишние строки пустыми.</t>
+        <t>Укажите верхний уровень: Администрация, Подразделения при администрации, обособленное подразделение или один из пяти филиалов. Если уровней меньше четырех, оставьте лишние строки пустыми.</t>
       </text>
     </comment>
     <comment ref="B11" authorId="0" shapeId="0">
       <text>
         <t>Укажите базовый код подразделения без номера ДИ и без версии. Например: 0013.904. ПП будет 0013.904(01), ДИ будут 0013.904-001(01), 0013.904-002(01).</t>
+      </text>
+    </comment>
+    <comment ref="B13" authorId="0" shapeId="0">
+      <text>
+        <t>Выберите специальный профиль подразделения: нет, ИТ или УКЗ. Признак используется для профильных стандартных блоков ДИ и ПП.</t>
       </text>
     </comment>
     <comment ref="B18" authorId="0" shapeId="0">
       <text>
         <t>Функции должны идти в строгой последовательности РДО/ПП.</t>
       </text>
     </comment>
     <comment ref="C18" authorId="0" shapeId="0">
       <text>
         <t>Тип строки помогает программе отличать задачи от функций и комментариев.</t>
       </text>
     </comment>
     <comment ref="E19" authorId="0" shapeId="0">
       <text>
-        <t>Новые должности добавляйте вправо, сохраняя строки 19-26.</t>
+        <t>Новые должности добавляйте вправо, сохраняя строки 19-29.</t>
       </text>
     </comment>
-    <comment ref="E26" authorId="0" shapeId="0">
+    <comment ref="E25" authorId="0" shapeId="0">
       <text>
         <t>Выберите роль должности в конфиденциальном делопроизводстве: ответственный работник, замещающий, соисполнитель или не участвует. Это влияет на стандартный блок ДИ по конфиденциальной информации.</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -692,3223 +714,3964 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments/comment1.xml" Id="comments"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/commentsDrawing1.vml" Id="anysvml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O126"/>
+  <dimension ref="A1:Q125"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="4" ySplit="17" topLeftCell="E18" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="58" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="22" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="22" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="22" customWidth="1" min="12" max="12"/>
     <col width="22" customWidth="1" min="13" max="13"/>
     <col width="22" customWidth="1" min="14" max="14"/>
     <col width="22" customWidth="1" min="15" max="15"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Шаблон распределения должностных обязанностей между должностями</t>
         </is>
       </c>
       <c r="K1" s="2" t="n"/>
       <c r="L1" s="2" t="n"/>
       <c r="M1" s="2" t="n"/>
       <c r="N1" s="2" t="n"/>
       <c r="O1" s="2" t="n"/>
+      <c r="P1" s="2" t="n"/>
+      <c r="Q1" s="2" t="n"/>
     </row>
     <row r="2">
       <c r="K2" s="2" t="n"/>
       <c r="L2" s="2" t="n"/>
       <c r="M2" s="2" t="n"/>
       <c r="N2" s="2" t="n"/>
       <c r="O2" s="2" t="n"/>
+      <c r="P2" s="2" t="n"/>
+      <c r="Q2" s="2" t="n"/>
     </row>
     <row r="3">
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Полное наименование подразделения</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr"/>
       <c r="F3" s="5" t="n"/>
       <c r="G3" s="5" t="n"/>
       <c r="H3" s="5" t="n"/>
       <c r="I3" s="5" t="n"/>
       <c r="J3" s="6" t="n"/>
       <c r="K3" s="2" t="n"/>
       <c r="L3" s="2" t="n"/>
       <c r="M3" s="2" t="n"/>
       <c r="N3" s="2" t="n"/>
       <c r="O3" s="2" t="n"/>
+      <c r="P3" s="2" t="n"/>
+      <c r="Q3" s="2" t="n"/>
     </row>
     <row r="4">
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Сокращенное наименование подразделения</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr"/>
       <c r="F4" s="5" t="n"/>
       <c r="G4" s="5" t="n"/>
       <c r="H4" s="5" t="n"/>
       <c r="I4" s="5" t="n"/>
       <c r="J4" s="6" t="n"/>
       <c r="K4" s="2" t="n"/>
       <c r="L4" s="2" t="n"/>
       <c r="M4" s="2" t="n"/>
       <c r="N4" s="2" t="n"/>
       <c r="O4" s="2" t="n"/>
+      <c r="P4" s="2" t="n"/>
+      <c r="Q4" s="2" t="n"/>
     </row>
     <row r="5">
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Уровень иерархии 1</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr"/>
       <c r="F5" s="5" t="n"/>
       <c r="G5" s="5" t="n"/>
       <c r="H5" s="5" t="n"/>
       <c r="I5" s="5" t="n"/>
       <c r="J5" s="6" t="n"/>
-      <c r="K5" s="2" t="n"/>
+      <c r="K5" s="7" t="inlineStr">
+        <is>
+          <t>Непосредственный руководитель подразделения</t>
+        </is>
+      </c>
       <c r="L5" s="2" t="n"/>
       <c r="M5" s="2" t="n"/>
-      <c r="N5" s="2" t="n"/>
+      <c r="N5" s="8" t="inlineStr"/>
       <c r="O5" s="2" t="n"/>
+      <c r="P5" s="2" t="n"/>
+      <c r="Q5" s="2" t="n"/>
     </row>
     <row r="6">
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Уровень иерархии 2</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr"/>
       <c r="F6" s="5" t="n"/>
       <c r="G6" s="5" t="n"/>
       <c r="H6" s="5" t="n"/>
       <c r="I6" s="5" t="n"/>
       <c r="J6" s="6" t="n"/>
-      <c r="K6" s="2" t="n"/>
+      <c r="K6" s="7" t="inlineStr">
+        <is>
+          <t>Руководитель, представляющий к назначению</t>
+        </is>
+      </c>
       <c r="L6" s="2" t="n"/>
       <c r="M6" s="2" t="n"/>
-      <c r="N6" s="2" t="n"/>
+      <c r="N6" s="8" t="inlineStr"/>
       <c r="O6" s="2" t="n"/>
+      <c r="P6" s="2" t="n"/>
+      <c r="Q6" s="2" t="n"/>
     </row>
     <row r="7">
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Уровень иерархии 3</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr"/>
       <c r="F7" s="5" t="n"/>
       <c r="G7" s="5" t="n"/>
       <c r="H7" s="5" t="n"/>
       <c r="I7" s="5" t="n"/>
       <c r="J7" s="6" t="n"/>
-      <c r="K7" s="2" t="n"/>
+      <c r="K7" s="7" t="inlineStr">
+        <is>
+          <t>Руководитель, согласующий назначение</t>
+        </is>
+      </c>
       <c r="L7" s="2" t="n"/>
       <c r="M7" s="2" t="n"/>
-      <c r="N7" s="2" t="n"/>
+      <c r="N7" s="8" t="inlineStr"/>
       <c r="O7" s="2" t="n"/>
+      <c r="P7" s="2" t="n"/>
+      <c r="Q7" s="2" t="n"/>
     </row>
     <row r="8">
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Уровень иерархии 4</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr"/>
       <c r="F8" s="5" t="n"/>
       <c r="G8" s="5" t="n"/>
       <c r="H8" s="5" t="n"/>
       <c r="I8" s="5" t="n"/>
       <c r="J8" s="6" t="n"/>
       <c r="K8" s="2" t="n"/>
       <c r="L8" s="2" t="n"/>
       <c r="M8" s="2" t="n"/>
       <c r="N8" s="2" t="n"/>
       <c r="O8" s="2" t="n"/>
+      <c r="P8" s="2" t="n"/>
+      <c r="Q8" s="2" t="n"/>
     </row>
     <row r="9">
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Функциональное направление</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr"/>
       <c r="F9" s="5" t="n"/>
       <c r="G9" s="5" t="n"/>
       <c r="H9" s="5" t="n"/>
       <c r="I9" s="5" t="n"/>
       <c r="J9" s="6" t="n"/>
-      <c r="K9" s="2" t="n"/>
+      <c r="K9" s="9" t="inlineStr">
+        <is>
+          <t>Наличие входящих СП</t>
+        </is>
+      </c>
       <c r="L9" s="2" t="n"/>
       <c r="M9" s="2" t="n"/>
-      <c r="N9" s="2" t="n"/>
+      <c r="N9" s="10" t="inlineStr"/>
       <c r="O9" s="2" t="n"/>
+      <c r="P9" s="2" t="n"/>
+      <c r="Q9" s="2" t="n"/>
     </row>
     <row r="10">
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Функциональный руководитель</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr"/>
       <c r="F10" s="5" t="n"/>
       <c r="G10" s="5" t="n"/>
       <c r="H10" s="5" t="n"/>
       <c r="I10" s="5" t="n"/>
       <c r="J10" s="6" t="n"/>
-      <c r="K10" s="2" t="n"/>
+      <c r="K10" s="9" t="inlineStr">
+        <is>
+          <t>Входящее СП 1</t>
+        </is>
+      </c>
       <c r="L10" s="2" t="n"/>
       <c r="M10" s="2" t="n"/>
-      <c r="N10" s="2" t="n"/>
+      <c r="N10" s="10" t="n"/>
       <c r="O10" s="2" t="n"/>
+      <c r="P10" s="2" t="n"/>
+      <c r="Q10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Код подразделения для ПП и ДИ</t>
         </is>
       </c>
-      <c r="E11" s="7" t="inlineStr"/>
+      <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="5" t="n"/>
       <c r="G11" s="5" t="n"/>
       <c r="H11" s="5" t="n"/>
       <c r="I11" s="5" t="n"/>
       <c r="J11" s="6" t="n"/>
-      <c r="K11" s="2" t="n"/>
+      <c r="K11" s="9" t="inlineStr">
+        <is>
+          <t>Входящее СП 2</t>
+        </is>
+      </c>
       <c r="L11" s="2" t="n"/>
       <c r="M11" s="2" t="n"/>
-      <c r="N11" s="2" t="n"/>
+      <c r="N11" s="10" t="n"/>
       <c r="O11" s="2" t="n"/>
+      <c r="P11" s="2" t="n"/>
+      <c r="Q11" s="2" t="n"/>
     </row>
     <row r="12">
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>Дата РДО</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr"/>
       <c r="F12" s="5" t="n"/>
       <c r="G12" s="5" t="n"/>
       <c r="H12" s="5" t="n"/>
       <c r="I12" s="5" t="n"/>
       <c r="J12" s="6" t="n"/>
-      <c r="K12" s="2" t="n"/>
+      <c r="K12" s="9" t="inlineStr">
+        <is>
+          <t>Входящее СП 3</t>
+        </is>
+      </c>
       <c r="L12" s="2" t="n"/>
       <c r="M12" s="2" t="n"/>
-      <c r="N12" s="2" t="n"/>
+      <c r="N12" s="10" t="n"/>
       <c r="O12" s="2" t="n"/>
+      <c r="P12" s="2" t="n"/>
+      <c r="Q12" s="2" t="n"/>
     </row>
     <row r="13">
-      <c r="K13" s="2" t="n"/>
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>Специальный профиль подразделения</t>
+        </is>
+      </c>
+      <c r="E13" s="4" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="F13" s="5" t="n"/>
+      <c r="G13" s="5" t="n"/>
+      <c r="H13" s="5" t="n"/>
+      <c r="I13" s="5" t="n"/>
+      <c r="J13" s="6" t="n"/>
+      <c r="K13" s="9" t="inlineStr">
+        <is>
+          <t>Входящее СП 4</t>
+        </is>
+      </c>
       <c r="L13" s="2" t="n"/>
       <c r="M13" s="2" t="n"/>
-      <c r="N13" s="2" t="n"/>
+      <c r="N13" s="10" t="n"/>
       <c r="O13" s="2" t="n"/>
+      <c r="P13" s="2" t="n"/>
+      <c r="Q13" s="2" t="n"/>
     </row>
     <row r="14">
-      <c r="B14" s="8" t="inlineStr">
+      <c r="B14" s="12" t="inlineStr">
         <is>
           <t>Условные обозначения</t>
         </is>
       </c>
       <c r="K14" s="2" t="n"/>
       <c r="L14" s="2" t="n"/>
       <c r="M14" s="2" t="n"/>
       <c r="N14" s="2" t="n"/>
       <c r="O14" s="2" t="n"/>
+      <c r="P14" s="2" t="n"/>
+      <c r="Q14" s="2" t="n"/>
     </row>
     <row r="15">
-      <c r="B15" s="9" t="inlineStr">
+      <c r="B15" s="13" t="inlineStr">
         <is>
           <t>К</t>
         </is>
       </c>
-      <c r="C15" s="10" t="inlineStr">
+      <c r="C15" s="14" t="inlineStr">
         <is>
           <t>контролирует</t>
         </is>
       </c>
-      <c r="E15" s="9" t="inlineStr">
+      <c r="E15" s="13" t="inlineStr">
         <is>
           <t>В</t>
         </is>
       </c>
-      <c r="F15" s="10" t="inlineStr">
+      <c r="F15" s="14" t="inlineStr">
         <is>
           <t>выполняет, обеспечивает, осуществляет, формирует</t>
         </is>
       </c>
       <c r="K15" s="2" t="n"/>
       <c r="L15" s="2" t="n"/>
       <c r="M15" s="2" t="n"/>
       <c r="N15" s="2" t="n"/>
       <c r="O15" s="2" t="n"/>
+      <c r="P15" s="2" t="n"/>
+      <c r="Q15" s="2" t="n"/>
     </row>
     <row r="16">
-      <c r="B16" s="9" t="inlineStr">
+      <c r="B16" s="13" t="inlineStr">
         <is>
           <t>Кр</t>
         </is>
       </c>
-      <c r="C16" s="10" t="inlineStr">
+      <c r="C16" s="14" t="inlineStr">
         <is>
           <t>координирует</t>
         </is>
       </c>
-      <c r="E16" s="9" t="inlineStr">
+      <c r="E16" s="13" t="inlineStr">
         <is>
           <t>У</t>
         </is>
       </c>
-      <c r="F16" s="10" t="inlineStr">
+      <c r="F16" s="14" t="inlineStr">
         <is>
           <t>участвует</t>
         </is>
       </c>
       <c r="K16" s="2" t="n"/>
       <c r="L16" s="2" t="n"/>
       <c r="M16" s="2" t="n"/>
       <c r="N16" s="2" t="n"/>
       <c r="O16" s="2" t="n"/>
+      <c r="P16" s="2" t="n"/>
+      <c r="Q16" s="2" t="n"/>
     </row>
     <row r="17">
-      <c r="B17" s="9" t="inlineStr">
+      <c r="B17" s="13" t="inlineStr">
         <is>
           <t>О</t>
         </is>
       </c>
-      <c r="C17" s="10" t="inlineStr">
+      <c r="C17" s="14" t="inlineStr">
         <is>
           <t>организует</t>
         </is>
       </c>
-      <c r="E17" s="9" t="inlineStr">
+      <c r="E17" s="13" t="inlineStr">
         <is>
           <t>С</t>
         </is>
       </c>
-      <c r="F17" s="10" t="inlineStr">
+      <c r="F17" s="14" t="inlineStr">
         <is>
           <t>соисполнитель</t>
         </is>
       </c>
       <c r="K17" s="2" t="n"/>
       <c r="L17" s="2" t="n"/>
       <c r="M17" s="2" t="n"/>
       <c r="N17" s="2" t="n"/>
       <c r="O17" s="2" t="n"/>
+      <c r="P17" s="2" t="n"/>
+      <c r="Q17" s="2" t="n"/>
     </row>
     <row r="18" ht="32" customHeight="1">
-      <c r="A18" s="11" t="inlineStr">
+      <c r="A18" s="15" t="inlineStr">
         <is>
           <t>№ п/п</t>
         </is>
       </c>
-      <c r="B18" s="11" t="inlineStr">
+      <c r="B18" s="15" t="inlineStr">
         <is>
           <t>Перечень функций СП</t>
         </is>
       </c>
-      <c r="C18" s="11" t="inlineStr">
+      <c r="C18" s="15" t="inlineStr">
         <is>
           <t>Тип строки</t>
         </is>
       </c>
-      <c r="D18" s="11" t="inlineStr">
+      <c r="D18" s="15" t="inlineStr">
         <is>
           <t>Примечание</t>
         </is>
       </c>
       <c r="K18" s="2" t="n"/>
       <c r="L18" s="2" t="n"/>
       <c r="M18" s="2" t="n"/>
       <c r="N18" s="2" t="n"/>
       <c r="O18" s="2" t="n"/>
+      <c r="P18" s="2" t="n"/>
+      <c r="Q18" s="2" t="n"/>
     </row>
     <row r="19" ht="32" customHeight="1">
-      <c r="A19" s="12" t="n"/>
-[...2 lines deleted...]
-      <c r="D19" s="13" t="inlineStr">
+      <c r="A19" s="16" t="n"/>
+      <c r="B19" s="16" t="n"/>
+      <c r="C19" s="16" t="n"/>
+      <c r="D19" s="17" t="inlineStr">
         <is>
           <t>Наименование должности</t>
         </is>
       </c>
-      <c r="E19" s="14" t="inlineStr">
+      <c r="E19" s="18" t="inlineStr">
         <is>
           <t>Начальник отдела</t>
         </is>
       </c>
-      <c r="F19" s="14" t="inlineStr">
+      <c r="F19" s="18" t="inlineStr">
         <is>
           <t>Заместитель начальника отдела</t>
         </is>
       </c>
-      <c r="G19" s="14" t="inlineStr">
+      <c r="G19" s="18" t="inlineStr">
         <is>
           <t>Главный специалист</t>
         </is>
       </c>
-      <c r="H19" s="14" t="inlineStr">
+      <c r="H19" s="18" t="inlineStr">
         <is>
           <t>Главный специалист</t>
         </is>
       </c>
-      <c r="I19" s="14" t="inlineStr">
+      <c r="I19" s="18" t="inlineStr">
         <is>
           <t>Ведущий инженер</t>
         </is>
       </c>
       <c r="J19" s="2" t="n"/>
       <c r="K19" s="2" t="n"/>
       <c r="L19" s="2" t="n"/>
       <c r="M19" s="2" t="n"/>
       <c r="N19" s="2" t="n"/>
       <c r="O19" s="2" t="n"/>
+      <c r="P19" s="2" t="n"/>
+      <c r="Q19" s="2" t="n"/>
     </row>
     <row r="20" ht="32" customHeight="1">
-      <c r="A20" s="12" t="n"/>
-[...2 lines deleted...]
-      <c r="D20" s="13" t="inlineStr">
+      <c r="A20" s="16" t="n"/>
+      <c r="B20" s="16" t="n"/>
+      <c r="C20" s="16" t="n"/>
+      <c r="D20" s="17" t="inlineStr">
         <is>
           <t>Ф.И.О. / вакансия</t>
         </is>
       </c>
-      <c r="E20" s="15" t="inlineStr">
+      <c r="E20" s="19" t="inlineStr">
         <is>
           <t>Иванов И.И.</t>
         </is>
       </c>
-      <c r="F20" s="15" t="inlineStr">
+      <c r="F20" s="19" t="inlineStr">
         <is>
           <t>вакансия</t>
         </is>
       </c>
-      <c r="G20" s="15" t="inlineStr">
+      <c r="G20" s="19" t="inlineStr">
         <is>
           <t>Петров П.П.</t>
         </is>
       </c>
-      <c r="H20" s="15" t="inlineStr">
+      <c r="H20" s="19" t="inlineStr">
         <is>
           <t>Сидорова С.С.</t>
         </is>
       </c>
-      <c r="I20" s="15" t="inlineStr">
+      <c r="I20" s="19" t="inlineStr">
         <is>
           <t>вакансия</t>
         </is>
       </c>
       <c r="J20" s="2" t="n"/>
       <c r="K20" s="2" t="n"/>
       <c r="L20" s="2" t="n"/>
       <c r="M20" s="2" t="n"/>
       <c r="N20" s="2" t="n"/>
       <c r="O20" s="2" t="n"/>
+      <c r="P20" s="2" t="n"/>
+      <c r="Q20" s="2" t="n"/>
     </row>
     <row r="21" ht="32" customHeight="1">
-      <c r="A21" s="12" t="n"/>
-[...2 lines deleted...]
-      <c r="D21" s="13" t="inlineStr">
+      <c r="A21" s="16" t="n"/>
+      <c r="B21" s="16" t="n"/>
+      <c r="C21" s="16" t="n"/>
+      <c r="D21" s="17" t="inlineStr">
         <is>
           <t>Номер ДИ</t>
         </is>
       </c>
-      <c r="E21" s="16" t="inlineStr">
+      <c r="E21" s="20" t="inlineStr">
         <is>
           <t>0000.000-001(01)</t>
         </is>
       </c>
-      <c r="F21" s="16" t="inlineStr">
+      <c r="F21" s="20" t="inlineStr">
         <is>
           <t>0000.000-002(01)</t>
         </is>
       </c>
-      <c r="G21" s="16" t="inlineStr">
+      <c r="G21" s="20" t="inlineStr">
         <is>
           <t>0000.000-003(01)</t>
         </is>
       </c>
-      <c r="H21" s="16" t="inlineStr">
+      <c r="H21" s="20" t="inlineStr">
         <is>
           <t>0000.000-004(01)</t>
         </is>
       </c>
-      <c r="I21" s="16" t="inlineStr">
+      <c r="I21" s="20" t="inlineStr">
         <is>
           <t>0000.000-005(01)</t>
         </is>
       </c>
       <c r="J21" s="2" t="n"/>
       <c r="K21" s="2" t="n"/>
       <c r="L21" s="2" t="n"/>
       <c r="M21" s="2" t="n"/>
       <c r="N21" s="2" t="n"/>
       <c r="O21" s="2" t="n"/>
+      <c r="P21" s="2" t="n"/>
+      <c r="Q21" s="2" t="n"/>
     </row>
     <row r="22" ht="32" customHeight="1">
-      <c r="A22" s="12" t="n"/>
-[...2 lines deleted...]
-      <c r="D22" s="13" t="inlineStr">
+      <c r="A22" s="16" t="n"/>
+      <c r="B22" s="16" t="n"/>
+      <c r="C22" s="16" t="n"/>
+      <c r="D22" s="17" t="inlineStr">
         <is>
           <t>Тип ДИ</t>
         </is>
       </c>
-      <c r="E22" s="14" t="inlineStr">
+      <c r="E22" s="18" t="inlineStr">
         <is>
           <t>руководитель</t>
         </is>
       </c>
-      <c r="F22" s="14" t="inlineStr">
+      <c r="F22" s="18" t="inlineStr">
         <is>
           <t>руководитель</t>
         </is>
       </c>
-      <c r="G22" s="14" t="inlineStr">
+      <c r="G22" s="18" t="inlineStr">
         <is>
           <t>специалист</t>
         </is>
       </c>
-      <c r="H22" s="14" t="inlineStr">
+      <c r="H22" s="18" t="inlineStr">
         <is>
           <t>специалист</t>
         </is>
       </c>
-      <c r="I22" s="14" t="inlineStr">
+      <c r="I22" s="18" t="inlineStr">
         <is>
           <t>специалист</t>
         </is>
       </c>
       <c r="J22" s="2" t="n"/>
       <c r="K22" s="2" t="n"/>
       <c r="L22" s="2" t="n"/>
       <c r="M22" s="2" t="n"/>
       <c r="N22" s="2" t="n"/>
       <c r="O22" s="2" t="n"/>
+      <c r="P22" s="2" t="n"/>
+      <c r="Q22" s="2" t="n"/>
     </row>
     <row r="23" ht="32" customHeight="1">
-      <c r="A23" s="12" t="n"/>
-[...29 lines deleted...]
-          <t>отдельная ДИ</t>
+      <c r="A23" s="16" t="n"/>
+      <c r="B23" s="16" t="n"/>
+      <c r="C23" s="16" t="n"/>
+      <c r="D23" s="17" t="inlineStr">
+        <is>
+          <t>Руководитель данного СП</t>
+        </is>
+      </c>
+      <c r="E23" s="18" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="F23" s="18" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="G23" s="18" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="H23" s="18" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="I23" s="18" t="inlineStr">
+        <is>
+          <t>Нет</t>
         </is>
       </c>
       <c r="J23" s="2" t="n"/>
       <c r="K23" s="2" t="n"/>
       <c r="L23" s="2" t="n"/>
       <c r="M23" s="2" t="n"/>
       <c r="N23" s="2" t="n"/>
       <c r="O23" s="2" t="n"/>
+      <c r="P23" s="2" t="n"/>
+      <c r="Q23" s="2" t="n"/>
     </row>
     <row r="24" ht="32" customHeight="1">
-      <c r="A24" s="12" t="n"/>
-[...29 lines deleted...]
-          <t>Нет</t>
+      <c r="A24" s="16" t="n"/>
+      <c r="B24" s="16" t="n"/>
+      <c r="C24" s="16" t="n"/>
+      <c r="D24" s="17" t="inlineStr">
+        <is>
+          <t>Вводится впервые / взамен</t>
+        </is>
+      </c>
+      <c r="E24" s="18" t="inlineStr">
+        <is>
+          <t>вводится впервые</t>
+        </is>
+      </c>
+      <c r="F24" s="18" t="inlineStr">
+        <is>
+          <t>вводится впервые</t>
+        </is>
+      </c>
+      <c r="G24" s="18" t="inlineStr">
+        <is>
+          <t>вводится впервые</t>
+        </is>
+      </c>
+      <c r="H24" s="18" t="inlineStr">
+        <is>
+          <t>вводится впервые</t>
+        </is>
+      </c>
+      <c r="I24" s="18" t="inlineStr">
+        <is>
+          <t>вводится впервые</t>
         </is>
       </c>
       <c r="J24" s="2" t="n"/>
       <c r="K24" s="2" t="n"/>
       <c r="L24" s="2" t="n"/>
       <c r="M24" s="2" t="n"/>
       <c r="N24" s="2" t="n"/>
       <c r="O24" s="2" t="n"/>
+      <c r="P24" s="2" t="n"/>
+      <c r="Q24" s="2" t="n"/>
     </row>
     <row r="25" ht="32" customHeight="1">
-      <c r="A25" s="12" t="n"/>
-[...29 lines deleted...]
-          <t>вводится впервые</t>
+      <c r="A25" s="16" t="n"/>
+      <c r="B25" s="16" t="n"/>
+      <c r="C25" s="16" t="n"/>
+      <c r="D25" s="17" t="inlineStr">
+        <is>
+          <t>Роль в конфиденциальном делопроизводстве</t>
+        </is>
+      </c>
+      <c r="E25" s="19" t="inlineStr">
+        <is>
+          <t>Не участвует</t>
+        </is>
+      </c>
+      <c r="F25" s="19" t="inlineStr">
+        <is>
+          <t>Замещающий</t>
+        </is>
+      </c>
+      <c r="G25" s="19" t="inlineStr">
+        <is>
+          <t>Ответственный</t>
+        </is>
+      </c>
+      <c r="H25" s="19" t="inlineStr">
+        <is>
+          <t>Соисполнитель</t>
+        </is>
+      </c>
+      <c r="I25" s="19" t="inlineStr">
+        <is>
+          <t>Не участвует</t>
         </is>
       </c>
       <c r="J25" s="2" t="n"/>
       <c r="K25" s="2" t="n"/>
       <c r="L25" s="2" t="n"/>
       <c r="M25" s="2" t="n"/>
       <c r="N25" s="2" t="n"/>
       <c r="O25" s="2" t="n"/>
+      <c r="P25" s="2" t="n"/>
+      <c r="Q25" s="2" t="n"/>
     </row>
     <row r="26" ht="32" customHeight="1">
-      <c r="A26" s="17" t="n"/>
-[...29 lines deleted...]
-          <t>Не участвует</t>
+      <c r="A26" s="16" t="n"/>
+      <c r="B26" s="16" t="n"/>
+      <c r="C26" s="16" t="n"/>
+      <c r="D26" s="17" t="inlineStr">
+        <is>
+          <t>Допуск к государственной тайне</t>
+        </is>
+      </c>
+      <c r="E26" s="19" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="F26" s="19" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="G26" s="19" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="H26" s="19" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="I26" s="19" t="inlineStr">
+        <is>
+          <t>Нет</t>
         </is>
       </c>
       <c r="J26" s="2" t="n"/>
       <c r="K26" s="2" t="n"/>
       <c r="L26" s="2" t="n"/>
       <c r="M26" s="2" t="n"/>
       <c r="N26" s="2" t="n"/>
       <c r="O26" s="2" t="n"/>
-    </row>
-[...21 lines deleted...]
-      <c r="I27" s="20" t="inlineStr"/>
+      <c r="P26" s="2" t="n"/>
+      <c r="Q26" s="2" t="n"/>
+    </row>
+    <row r="27" ht="32" customHeight="1">
+      <c r="A27" s="16" t="n"/>
+      <c r="B27" s="16" t="n"/>
+      <c r="C27" s="16" t="n"/>
+      <c r="D27" s="17" t="inlineStr">
+        <is>
+          <t>Спецблок</t>
+        </is>
+      </c>
+      <c r="E27" s="19" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="F27" s="19" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="G27" s="19" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="H27" s="19" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="I27" s="19" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
       <c r="J27" s="2" t="n"/>
       <c r="K27" s="2" t="n"/>
       <c r="L27" s="2" t="n"/>
       <c r="M27" s="2" t="n"/>
       <c r="N27" s="2" t="n"/>
       <c r="O27" s="2" t="n"/>
-    </row>
-[...37 lines deleted...]
-      <c r="I28" s="20" t="inlineStr"/>
+      <c r="P27" s="2" t="n"/>
+      <c r="Q27" s="2" t="n"/>
+    </row>
+    <row r="28" ht="32" customHeight="1">
+      <c r="A28" s="16" t="n"/>
+      <c r="B28" s="16" t="n"/>
+      <c r="C28" s="16" t="n"/>
+      <c r="D28" s="17" t="inlineStr">
+        <is>
+          <t>Должность непосредственного руководителя</t>
+        </is>
+      </c>
+      <c r="E28" s="18" t="inlineStr">
+        <is>
+          <t>Начальник центра</t>
+        </is>
+      </c>
+      <c r="F28" s="18" t="inlineStr">
+        <is>
+          <t>Начальник отдела</t>
+        </is>
+      </c>
+      <c r="G28" s="18" t="inlineStr">
+        <is>
+          <t>Начальник отдела</t>
+        </is>
+      </c>
+      <c r="H28" s="18" t="inlineStr">
+        <is>
+          <t>Начальник отдела</t>
+        </is>
+      </c>
+      <c r="I28" s="18" t="inlineStr">
+        <is>
+          <t>Начальник отдела</t>
+        </is>
+      </c>
       <c r="J28" s="2" t="n"/>
       <c r="K28" s="2" t="n"/>
       <c r="L28" s="2" t="n"/>
       <c r="M28" s="2" t="n"/>
       <c r="N28" s="2" t="n"/>
       <c r="O28" s="2" t="n"/>
-    </row>
-[...39 lines deleted...]
-          <t>У</t>
+      <c r="P28" s="2" t="n"/>
+      <c r="Q28" s="2" t="n"/>
+    </row>
+    <row r="29" ht="32" customHeight="1">
+      <c r="A29" s="16" t="n"/>
+      <c r="B29" s="16" t="n"/>
+      <c r="C29" s="16" t="n"/>
+      <c r="D29" s="17" t="inlineStr">
+        <is>
+          <t>Должность вышестоящего руководителя, согласующего назначение</t>
+        </is>
+      </c>
+      <c r="E29" s="18" t="inlineStr">
+        <is>
+          <t>Заместитель генерального директора по направлению деятельности</t>
+        </is>
+      </c>
+      <c r="F29" s="18" t="inlineStr">
+        <is>
+          <t>Начальник центра</t>
+        </is>
+      </c>
+      <c r="G29" s="18" t="inlineStr">
+        <is>
+          <t>Начальник центра</t>
+        </is>
+      </c>
+      <c r="H29" s="18" t="inlineStr">
+        <is>
+          <t>Начальник центра</t>
+        </is>
+      </c>
+      <c r="I29" s="18" t="inlineStr">
+        <is>
+          <t>Начальник центра</t>
         </is>
       </c>
       <c r="J29" s="2" t="n"/>
       <c r="K29" s="2" t="n"/>
       <c r="L29" s="2" t="n"/>
       <c r="M29" s="2" t="n"/>
       <c r="N29" s="2" t="n"/>
       <c r="O29" s="2" t="n"/>
-    </row>
-[...39 lines deleted...]
-          <t>У</t>
+      <c r="P29" s="2" t="n"/>
+      <c r="Q29" s="2" t="n"/>
+    </row>
+    <row r="30" ht="32" customHeight="1">
+      <c r="A30" s="21" t="n"/>
+      <c r="B30" s="21" t="n"/>
+      <c r="C30" s="21" t="n"/>
+      <c r="D30" s="17" t="inlineStr">
+        <is>
+          <t>Наличие доверенности</t>
+        </is>
+      </c>
+      <c r="E30" s="18" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="F30" s="18" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="G30" s="18" t="inlineStr">
+        <is>
+          <t>Да</t>
+        </is>
+      </c>
+      <c r="H30" s="18" t="inlineStr">
+        <is>
+          <t>Нет</t>
+        </is>
+      </c>
+      <c r="I30" s="18" t="inlineStr">
+        <is>
+          <t>Нет</t>
         </is>
       </c>
       <c r="J30" s="2" t="n"/>
       <c r="K30" s="2" t="n"/>
       <c r="L30" s="2" t="n"/>
       <c r="M30" s="2" t="n"/>
       <c r="N30" s="2" t="n"/>
       <c r="O30" s="2" t="n"/>
+      <c r="P30" s="2" t="n"/>
+      <c r="Q30" s="2" t="n"/>
     </row>
     <row r="31" ht="42" customHeight="1">
-      <c r="A31" s="18" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C31" s="18" t="inlineStr">
+      <c r="A31" s="22" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B31" s="23" t="inlineStr">
+        <is>
+          <t>Обеспечение выполнения основной задачи подразделения</t>
+        </is>
+      </c>
+      <c r="C31" s="22" t="inlineStr">
         <is>
           <t>Задача</t>
         </is>
       </c>
-      <c r="D31" s="19" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="I31" s="20" t="inlineStr"/>
+      <c r="D31" s="23" t="inlineStr"/>
+      <c r="E31" s="24" t="inlineStr"/>
+      <c r="F31" s="24" t="inlineStr"/>
+      <c r="G31" s="24" t="inlineStr"/>
+      <c r="H31" s="24" t="inlineStr"/>
+      <c r="I31" s="24" t="inlineStr"/>
       <c r="J31" s="2" t="n"/>
       <c r="K31" s="2" t="n"/>
       <c r="L31" s="2" t="n"/>
       <c r="M31" s="2" t="n"/>
       <c r="N31" s="2" t="n"/>
       <c r="O31" s="2" t="n"/>
+      <c r="P31" s="2" t="n"/>
+      <c r="Q31" s="2" t="n"/>
     </row>
     <row r="32" ht="42" customHeight="1">
-      <c r="A32" s="21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C32" s="21" t="inlineStr">
+      <c r="A32" s="25" t="inlineStr">
+        <is>
+          <t>1.1</t>
+        </is>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>Организация выполнения функции по направлению деятельности</t>
+        </is>
+      </c>
+      <c r="C32" s="25" t="inlineStr">
         <is>
           <t>Функция</t>
         </is>
       </c>
-      <c r="D32" s="22" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F32" s="20" t="inlineStr">
+      <c r="D32" s="8" t="inlineStr"/>
+      <c r="E32" s="24" t="inlineStr">
+        <is>
+          <t>К, О</t>
+        </is>
+      </c>
+      <c r="F32" s="24" t="inlineStr">
         <is>
           <t>Кр</t>
         </is>
       </c>
-      <c r="G32" s="20" t="inlineStr">
+      <c r="G32" s="24" t="inlineStr">
         <is>
           <t>В</t>
         </is>
       </c>
-      <c r="H32" s="20" t="inlineStr">
+      <c r="H32" s="24" t="inlineStr">
         <is>
           <t>У</t>
         </is>
       </c>
-      <c r="I32" s="20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I32" s="24" t="inlineStr"/>
       <c r="J32" s="2" t="n"/>
       <c r="K32" s="2" t="n"/>
       <c r="L32" s="2" t="n"/>
       <c r="M32" s="2" t="n"/>
       <c r="N32" s="2" t="n"/>
       <c r="O32" s="2" t="n"/>
+      <c r="P32" s="2" t="n"/>
+      <c r="Q32" s="2" t="n"/>
     </row>
     <row r="33" ht="42" customHeight="1">
-      <c r="A33" s="21" t="inlineStr">
-[...23 lines deleted...]
-      <c r="I33" s="20" t="inlineStr"/>
+      <c r="A33" s="25" t="inlineStr">
+        <is>
+          <t>1.1.1</t>
+        </is>
+      </c>
+      <c r="B33" s="8" t="inlineStr">
+        <is>
+          <t>Подготовка, анализ и актуализация материалов по функции</t>
+        </is>
+      </c>
+      <c r="C33" s="25" t="inlineStr">
+        <is>
+          <t>Подфункция</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="inlineStr"/>
+      <c r="E33" s="24" t="inlineStr">
+        <is>
+          <t>К</t>
+        </is>
+      </c>
+      <c r="F33" s="24" t="inlineStr">
+        <is>
+          <t>О</t>
+        </is>
+      </c>
+      <c r="G33" s="24" t="inlineStr">
+        <is>
+          <t>В</t>
+        </is>
+      </c>
+      <c r="H33" s="24" t="inlineStr">
+        <is>
+          <t>В</t>
+        </is>
+      </c>
+      <c r="I33" s="24" t="inlineStr">
+        <is>
+          <t>У</t>
+        </is>
+      </c>
       <c r="J33" s="2" t="n"/>
       <c r="K33" s="2" t="n"/>
       <c r="L33" s="2" t="n"/>
       <c r="M33" s="2" t="n"/>
       <c r="N33" s="2" t="n"/>
       <c r="O33" s="2" t="n"/>
+      <c r="P33" s="2" t="n"/>
+      <c r="Q33" s="2" t="n"/>
     </row>
     <row r="34" ht="42" customHeight="1">
-      <c r="A34" s="21" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E34" s="20" t="inlineStr">
+      <c r="A34" s="25" t="inlineStr">
+        <is>
+          <t>1.2</t>
+        </is>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>Взаимодействие со структурными подразделениями Общества</t>
+        </is>
+      </c>
+      <c r="C34" s="25" t="inlineStr">
+        <is>
+          <t>Функция</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="inlineStr"/>
+      <c r="E34" s="24" t="inlineStr">
         <is>
           <t>К</t>
         </is>
       </c>
-      <c r="F34" s="20" t="inlineStr">
+      <c r="F34" s="24" t="inlineStr">
         <is>
           <t>О</t>
         </is>
       </c>
-      <c r="G34" s="20" t="inlineStr">
+      <c r="G34" s="24" t="inlineStr">
         <is>
           <t>В</t>
         </is>
       </c>
-      <c r="H34" s="20" t="inlineStr"/>
-      <c r="I34" s="20" t="inlineStr"/>
+      <c r="H34" s="24" t="inlineStr">
+        <is>
+          <t>У</t>
+        </is>
+      </c>
+      <c r="I34" s="24" t="inlineStr">
+        <is>
+          <t>У</t>
+        </is>
+      </c>
       <c r="J34" s="2" t="n"/>
       <c r="K34" s="2" t="n"/>
       <c r="L34" s="2" t="n"/>
       <c r="M34" s="2" t="n"/>
       <c r="N34" s="2" t="n"/>
       <c r="O34" s="2" t="n"/>
+      <c r="P34" s="2" t="n"/>
+      <c r="Q34" s="2" t="n"/>
     </row>
     <row r="35" ht="42" customHeight="1">
-      <c r="A35" s="21" t="inlineStr">
-[...27 lines deleted...]
-      <c r="I35" s="20" t="inlineStr"/>
+      <c r="A35" s="22" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B35" s="23" t="inlineStr">
+        <is>
+          <t>Обеспечение методологического сопровождения направления</t>
+        </is>
+      </c>
+      <c r="C35" s="22" t="inlineStr">
+        <is>
+          <t>Задача</t>
+        </is>
+      </c>
+      <c r="D35" s="23" t="inlineStr"/>
+      <c r="E35" s="24" t="inlineStr"/>
+      <c r="F35" s="24" t="inlineStr"/>
+      <c r="G35" s="24" t="inlineStr"/>
+      <c r="H35" s="24" t="inlineStr"/>
+      <c r="I35" s="24" t="inlineStr"/>
       <c r="J35" s="2" t="n"/>
       <c r="K35" s="2" t="n"/>
       <c r="L35" s="2" t="n"/>
       <c r="M35" s="2" t="n"/>
       <c r="N35" s="2" t="n"/>
       <c r="O35" s="2" t="n"/>
+      <c r="P35" s="2" t="n"/>
+      <c r="Q35" s="2" t="n"/>
     </row>
     <row r="36" ht="42" customHeight="1">
-      <c r="A36" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O36" s="20" t="n"/>
+      <c r="A36" s="25" t="inlineStr">
+        <is>
+          <t>2.1</t>
+        </is>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>Разработка предложений по совершенствованию процессов</t>
+        </is>
+      </c>
+      <c r="C36" s="25" t="inlineStr">
+        <is>
+          <t>Функция</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr"/>
+      <c r="E36" s="24" t="inlineStr">
+        <is>
+          <t>К</t>
+        </is>
+      </c>
+      <c r="F36" s="24" t="inlineStr">
+        <is>
+          <t>Кр</t>
+        </is>
+      </c>
+      <c r="G36" s="24" t="inlineStr">
+        <is>
+          <t>В</t>
+        </is>
+      </c>
+      <c r="H36" s="24" t="inlineStr">
+        <is>
+          <t>У</t>
+        </is>
+      </c>
+      <c r="I36" s="24" t="inlineStr">
+        <is>
+          <t>В</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="n"/>
+      <c r="K36" s="2" t="n"/>
+      <c r="L36" s="2" t="n"/>
+      <c r="M36" s="2" t="n"/>
+      <c r="N36" s="2" t="n"/>
+      <c r="O36" s="2" t="n"/>
+      <c r="P36" s="2" t="n"/>
+      <c r="Q36" s="2" t="n"/>
     </row>
     <row r="37" ht="42" customHeight="1">
-      <c r="A37" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O37" s="20" t="n"/>
+      <c r="A37" s="22" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B37" s="23" t="inlineStr">
+        <is>
+          <t>В рамках исполнения основных функций</t>
+        </is>
+      </c>
+      <c r="C37" s="22" t="inlineStr">
+        <is>
+          <t>Задача</t>
+        </is>
+      </c>
+      <c r="D37" s="23" t="inlineStr">
+        <is>
+          <t>Заполняется при необходимости</t>
+        </is>
+      </c>
+      <c r="E37" s="24" t="inlineStr"/>
+      <c r="F37" s="24" t="inlineStr"/>
+      <c r="G37" s="24" t="inlineStr"/>
+      <c r="H37" s="24" t="inlineStr"/>
+      <c r="I37" s="24" t="inlineStr"/>
+      <c r="J37" s="2" t="n"/>
+      <c r="K37" s="2" t="n"/>
+      <c r="L37" s="2" t="n"/>
+      <c r="M37" s="2" t="n"/>
+      <c r="N37" s="2" t="n"/>
+      <c r="O37" s="2" t="n"/>
+      <c r="P37" s="2" t="n"/>
+      <c r="Q37" s="2" t="n"/>
     </row>
     <row r="38" ht="42" customHeight="1">
-      <c r="A38" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O38" s="20" t="n"/>
+      <c r="A38" s="25" t="inlineStr">
+        <is>
+          <t>3.1</t>
+        </is>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>Ведение конфиденциального делопроизводства на основании ЛНА Общества</t>
+        </is>
+      </c>
+      <c r="C38" s="25" t="inlineStr">
+        <is>
+          <t>Функция</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="inlineStr"/>
+      <c r="E38" s="24" t="inlineStr">
+        <is>
+          <t>К</t>
+        </is>
+      </c>
+      <c r="F38" s="24" t="inlineStr">
+        <is>
+          <t>О</t>
+        </is>
+      </c>
+      <c r="G38" s="24" t="inlineStr">
+        <is>
+          <t>В</t>
+        </is>
+      </c>
+      <c r="H38" s="24" t="inlineStr"/>
+      <c r="I38" s="24" t="inlineStr"/>
+      <c r="J38" s="2" t="n"/>
+      <c r="K38" s="2" t="n"/>
+      <c r="L38" s="2" t="n"/>
+      <c r="M38" s="2" t="n"/>
+      <c r="N38" s="2" t="n"/>
+      <c r="O38" s="2" t="n"/>
+      <c r="P38" s="2" t="n"/>
+      <c r="Q38" s="2" t="n"/>
     </row>
     <row r="39" ht="42" customHeight="1">
-      <c r="A39" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O39" s="20" t="n"/>
+      <c r="A39" s="25" t="inlineStr">
+        <is>
+          <t>3.2</t>
+        </is>
+      </c>
+      <c r="B39" s="8" t="inlineStr">
+        <is>
+          <t>Обеспечение достоверности табельного учета работников СП</t>
+        </is>
+      </c>
+      <c r="C39" s="25" t="inlineStr">
+        <is>
+          <t>Функция</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="inlineStr"/>
+      <c r="E39" s="24" t="inlineStr">
+        <is>
+          <t>К</t>
+        </is>
+      </c>
+      <c r="F39" s="24" t="inlineStr">
+        <is>
+          <t>В</t>
+        </is>
+      </c>
+      <c r="G39" s="24" t="inlineStr"/>
+      <c r="H39" s="24" t="inlineStr"/>
+      <c r="I39" s="24" t="inlineStr"/>
+      <c r="J39" s="2" t="n"/>
+      <c r="K39" s="2" t="n"/>
+      <c r="L39" s="2" t="n"/>
+      <c r="M39" s="2" t="n"/>
+      <c r="N39" s="2" t="n"/>
+      <c r="O39" s="2" t="n"/>
+      <c r="P39" s="2" t="n"/>
+      <c r="Q39" s="2" t="n"/>
     </row>
     <row r="40" ht="42" customHeight="1">
-      <c r="A40" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O40" s="20" t="n"/>
+      <c r="A40" s="26" t="n"/>
+      <c r="B40" s="27" t="n"/>
+      <c r="C40" s="28" t="n"/>
+      <c r="D40" s="27" t="n"/>
+      <c r="E40" s="24" t="n"/>
+      <c r="F40" s="24" t="n"/>
+      <c r="G40" s="24" t="n"/>
+      <c r="H40" s="24" t="n"/>
+      <c r="I40" s="24" t="n"/>
+      <c r="J40" s="24" t="n"/>
+      <c r="K40" s="24" t="n"/>
+      <c r="L40" s="24" t="n"/>
+      <c r="M40" s="24" t="n"/>
+      <c r="N40" s="24" t="n"/>
+      <c r="O40" s="24" t="n"/>
+      <c r="P40" s="2" t="n"/>
+      <c r="Q40" s="2" t="n"/>
     </row>
     <row r="41" ht="42" customHeight="1">
-      <c r="A41" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O41" s="20" t="n"/>
+      <c r="A41" s="26" t="n"/>
+      <c r="B41" s="27" t="n"/>
+      <c r="C41" s="28" t="n"/>
+      <c r="D41" s="27" t="n"/>
+      <c r="E41" s="24" t="n"/>
+      <c r="F41" s="24" t="n"/>
+      <c r="G41" s="24" t="n"/>
+      <c r="H41" s="24" t="n"/>
+      <c r="I41" s="24" t="n"/>
+      <c r="J41" s="24" t="n"/>
+      <c r="K41" s="24" t="n"/>
+      <c r="L41" s="24" t="n"/>
+      <c r="M41" s="24" t="n"/>
+      <c r="N41" s="24" t="n"/>
+      <c r="O41" s="24" t="n"/>
+      <c r="P41" s="2" t="n"/>
+      <c r="Q41" s="2" t="n"/>
     </row>
     <row r="42" ht="42" customHeight="1">
-      <c r="A42" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O42" s="20" t="n"/>
+      <c r="A42" s="26" t="n"/>
+      <c r="B42" s="27" t="n"/>
+      <c r="C42" s="28" t="n"/>
+      <c r="D42" s="27" t="n"/>
+      <c r="E42" s="24" t="n"/>
+      <c r="F42" s="24" t="n"/>
+      <c r="G42" s="24" t="n"/>
+      <c r="H42" s="24" t="n"/>
+      <c r="I42" s="24" t="n"/>
+      <c r="J42" s="24" t="n"/>
+      <c r="K42" s="24" t="n"/>
+      <c r="L42" s="24" t="n"/>
+      <c r="M42" s="24" t="n"/>
+      <c r="N42" s="24" t="n"/>
+      <c r="O42" s="24" t="n"/>
+      <c r="P42" s="2" t="n"/>
+      <c r="Q42" s="2" t="n"/>
     </row>
     <row r="43" ht="42" customHeight="1">
-      <c r="A43" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O43" s="20" t="n"/>
+      <c r="A43" s="26" t="n"/>
+      <c r="B43" s="27" t="n"/>
+      <c r="C43" s="28" t="n"/>
+      <c r="D43" s="27" t="n"/>
+      <c r="E43" s="24" t="n"/>
+      <c r="F43" s="24" t="n"/>
+      <c r="G43" s="24" t="n"/>
+      <c r="H43" s="24" t="n"/>
+      <c r="I43" s="24" t="n"/>
+      <c r="J43" s="24" t="n"/>
+      <c r="K43" s="24" t="n"/>
+      <c r="L43" s="24" t="n"/>
+      <c r="M43" s="24" t="n"/>
+      <c r="N43" s="24" t="n"/>
+      <c r="O43" s="24" t="n"/>
+      <c r="P43" s="2" t="n"/>
+      <c r="Q43" s="2" t="n"/>
     </row>
     <row r="44" ht="42" customHeight="1">
-      <c r="A44" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O44" s="20" t="n"/>
+      <c r="A44" s="26" t="n"/>
+      <c r="B44" s="27" t="n"/>
+      <c r="C44" s="28" t="n"/>
+      <c r="D44" s="27" t="n"/>
+      <c r="E44" s="24" t="n"/>
+      <c r="F44" s="24" t="n"/>
+      <c r="G44" s="24" t="n"/>
+      <c r="H44" s="24" t="n"/>
+      <c r="I44" s="24" t="n"/>
+      <c r="J44" s="24" t="n"/>
+      <c r="K44" s="24" t="n"/>
+      <c r="L44" s="24" t="n"/>
+      <c r="M44" s="24" t="n"/>
+      <c r="N44" s="24" t="n"/>
+      <c r="O44" s="24" t="n"/>
+      <c r="P44" s="2" t="n"/>
+      <c r="Q44" s="2" t="n"/>
     </row>
     <row r="45" ht="42" customHeight="1">
-      <c r="A45" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O45" s="20" t="n"/>
+      <c r="A45" s="26" t="n"/>
+      <c r="B45" s="27" t="n"/>
+      <c r="C45" s="28" t="n"/>
+      <c r="D45" s="27" t="n"/>
+      <c r="E45" s="24" t="n"/>
+      <c r="F45" s="24" t="n"/>
+      <c r="G45" s="24" t="n"/>
+      <c r="H45" s="24" t="n"/>
+      <c r="I45" s="24" t="n"/>
+      <c r="J45" s="24" t="n"/>
+      <c r="K45" s="24" t="n"/>
+      <c r="L45" s="24" t="n"/>
+      <c r="M45" s="24" t="n"/>
+      <c r="N45" s="24" t="n"/>
+      <c r="O45" s="24" t="n"/>
+      <c r="P45" s="2" t="n"/>
+      <c r="Q45" s="2" t="n"/>
     </row>
     <row r="46" ht="42" customHeight="1">
-      <c r="A46" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O46" s="20" t="n"/>
+      <c r="A46" s="26" t="n"/>
+      <c r="B46" s="27" t="n"/>
+      <c r="C46" s="28" t="n"/>
+      <c r="D46" s="27" t="n"/>
+      <c r="E46" s="24" t="n"/>
+      <c r="F46" s="24" t="n"/>
+      <c r="G46" s="24" t="n"/>
+      <c r="H46" s="24" t="n"/>
+      <c r="I46" s="24" t="n"/>
+      <c r="J46" s="24" t="n"/>
+      <c r="K46" s="24" t="n"/>
+      <c r="L46" s="24" t="n"/>
+      <c r="M46" s="24" t="n"/>
+      <c r="N46" s="24" t="n"/>
+      <c r="O46" s="24" t="n"/>
+      <c r="P46" s="2" t="n"/>
+      <c r="Q46" s="2" t="n"/>
     </row>
     <row r="47" ht="42" customHeight="1">
-      <c r="A47" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O47" s="20" t="n"/>
+      <c r="A47" s="26" t="n"/>
+      <c r="B47" s="27" t="n"/>
+      <c r="C47" s="28" t="n"/>
+      <c r="D47" s="27" t="n"/>
+      <c r="E47" s="24" t="n"/>
+      <c r="F47" s="24" t="n"/>
+      <c r="G47" s="24" t="n"/>
+      <c r="H47" s="24" t="n"/>
+      <c r="I47" s="24" t="n"/>
+      <c r="J47" s="24" t="n"/>
+      <c r="K47" s="24" t="n"/>
+      <c r="L47" s="24" t="n"/>
+      <c r="M47" s="24" t="n"/>
+      <c r="N47" s="24" t="n"/>
+      <c r="O47" s="24" t="n"/>
+      <c r="P47" s="2" t="n"/>
+      <c r="Q47" s="2" t="n"/>
     </row>
     <row r="48" ht="42" customHeight="1">
-      <c r="A48" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O48" s="20" t="n"/>
+      <c r="A48" s="26" t="n"/>
+      <c r="B48" s="27" t="n"/>
+      <c r="C48" s="28" t="n"/>
+      <c r="D48" s="27" t="n"/>
+      <c r="E48" s="24" t="n"/>
+      <c r="F48" s="24" t="n"/>
+      <c r="G48" s="24" t="n"/>
+      <c r="H48" s="24" t="n"/>
+      <c r="I48" s="24" t="n"/>
+      <c r="J48" s="24" t="n"/>
+      <c r="K48" s="24" t="n"/>
+      <c r="L48" s="24" t="n"/>
+      <c r="M48" s="24" t="n"/>
+      <c r="N48" s="24" t="n"/>
+      <c r="O48" s="24" t="n"/>
+      <c r="P48" s="2" t="n"/>
+      <c r="Q48" s="2" t="n"/>
     </row>
     <row r="49" ht="42" customHeight="1">
-      <c r="A49" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O49" s="20" t="n"/>
+      <c r="A49" s="26" t="n"/>
+      <c r="B49" s="27" t="n"/>
+      <c r="C49" s="28" t="n"/>
+      <c r="D49" s="27" t="n"/>
+      <c r="E49" s="24" t="n"/>
+      <c r="F49" s="24" t="n"/>
+      <c r="G49" s="24" t="n"/>
+      <c r="H49" s="24" t="n"/>
+      <c r="I49" s="24" t="n"/>
+      <c r="J49" s="24" t="n"/>
+      <c r="K49" s="24" t="n"/>
+      <c r="L49" s="24" t="n"/>
+      <c r="M49" s="24" t="n"/>
+      <c r="N49" s="24" t="n"/>
+      <c r="O49" s="24" t="n"/>
+      <c r="P49" s="2" t="n"/>
+      <c r="Q49" s="2" t="n"/>
     </row>
     <row r="50" ht="42" customHeight="1">
-      <c r="A50" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O50" s="20" t="n"/>
+      <c r="A50" s="26" t="n"/>
+      <c r="B50" s="27" t="n"/>
+      <c r="C50" s="28" t="n"/>
+      <c r="D50" s="27" t="n"/>
+      <c r="E50" s="24" t="n"/>
+      <c r="F50" s="24" t="n"/>
+      <c r="G50" s="24" t="n"/>
+      <c r="H50" s="24" t="n"/>
+      <c r="I50" s="24" t="n"/>
+      <c r="J50" s="24" t="n"/>
+      <c r="K50" s="24" t="n"/>
+      <c r="L50" s="24" t="n"/>
+      <c r="M50" s="24" t="n"/>
+      <c r="N50" s="24" t="n"/>
+      <c r="O50" s="24" t="n"/>
+      <c r="P50" s="2" t="n"/>
+      <c r="Q50" s="2" t="n"/>
     </row>
     <row r="51" ht="42" customHeight="1">
-      <c r="A51" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O51" s="20" t="n"/>
+      <c r="A51" s="26" t="n"/>
+      <c r="B51" s="27" t="n"/>
+      <c r="C51" s="28" t="n"/>
+      <c r="D51" s="27" t="n"/>
+      <c r="E51" s="24" t="n"/>
+      <c r="F51" s="24" t="n"/>
+      <c r="G51" s="24" t="n"/>
+      <c r="H51" s="24" t="n"/>
+      <c r="I51" s="24" t="n"/>
+      <c r="J51" s="24" t="n"/>
+      <c r="K51" s="24" t="n"/>
+      <c r="L51" s="24" t="n"/>
+      <c r="M51" s="24" t="n"/>
+      <c r="N51" s="24" t="n"/>
+      <c r="O51" s="24" t="n"/>
+      <c r="P51" s="2" t="n"/>
+      <c r="Q51" s="2" t="n"/>
     </row>
     <row r="52" ht="42" customHeight="1">
-      <c r="A52" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O52" s="20" t="n"/>
+      <c r="A52" s="26" t="n"/>
+      <c r="B52" s="27" t="n"/>
+      <c r="C52" s="28" t="n"/>
+      <c r="D52" s="27" t="n"/>
+      <c r="E52" s="24" t="n"/>
+      <c r="F52" s="24" t="n"/>
+      <c r="G52" s="24" t="n"/>
+      <c r="H52" s="24" t="n"/>
+      <c r="I52" s="24" t="n"/>
+      <c r="J52" s="24" t="n"/>
+      <c r="K52" s="24" t="n"/>
+      <c r="L52" s="24" t="n"/>
+      <c r="M52" s="24" t="n"/>
+      <c r="N52" s="24" t="n"/>
+      <c r="O52" s="24" t="n"/>
+      <c r="P52" s="2" t="n"/>
+      <c r="Q52" s="2" t="n"/>
     </row>
     <row r="53" ht="42" customHeight="1">
-      <c r="A53" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O53" s="20" t="n"/>
+      <c r="A53" s="26" t="n"/>
+      <c r="B53" s="27" t="n"/>
+      <c r="C53" s="28" t="n"/>
+      <c r="D53" s="27" t="n"/>
+      <c r="E53" s="24" t="n"/>
+      <c r="F53" s="24" t="n"/>
+      <c r="G53" s="24" t="n"/>
+      <c r="H53" s="24" t="n"/>
+      <c r="I53" s="24" t="n"/>
+      <c r="J53" s="24" t="n"/>
+      <c r="K53" s="24" t="n"/>
+      <c r="L53" s="24" t="n"/>
+      <c r="M53" s="24" t="n"/>
+      <c r="N53" s="24" t="n"/>
+      <c r="O53" s="24" t="n"/>
+      <c r="P53" s="2" t="n"/>
+      <c r="Q53" s="2" t="n"/>
     </row>
     <row r="54" ht="42" customHeight="1">
-      <c r="A54" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O54" s="20" t="n"/>
+      <c r="A54" s="26" t="n"/>
+      <c r="B54" s="27" t="n"/>
+      <c r="C54" s="28" t="n"/>
+      <c r="D54" s="27" t="n"/>
+      <c r="E54" s="24" t="n"/>
+      <c r="F54" s="24" t="n"/>
+      <c r="G54" s="24" t="n"/>
+      <c r="H54" s="24" t="n"/>
+      <c r="I54" s="24" t="n"/>
+      <c r="J54" s="24" t="n"/>
+      <c r="K54" s="24" t="n"/>
+      <c r="L54" s="24" t="n"/>
+      <c r="M54" s="24" t="n"/>
+      <c r="N54" s="24" t="n"/>
+      <c r="O54" s="24" t="n"/>
+      <c r="P54" s="2" t="n"/>
+      <c r="Q54" s="2" t="n"/>
     </row>
     <row r="55" ht="42" customHeight="1">
-      <c r="A55" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O55" s="20" t="n"/>
+      <c r="A55" s="26" t="n"/>
+      <c r="B55" s="27" t="n"/>
+      <c r="C55" s="28" t="n"/>
+      <c r="D55" s="27" t="n"/>
+      <c r="E55" s="24" t="n"/>
+      <c r="F55" s="24" t="n"/>
+      <c r="G55" s="24" t="n"/>
+      <c r="H55" s="24" t="n"/>
+      <c r="I55" s="24" t="n"/>
+      <c r="J55" s="24" t="n"/>
+      <c r="K55" s="24" t="n"/>
+      <c r="L55" s="24" t="n"/>
+      <c r="M55" s="24" t="n"/>
+      <c r="N55" s="24" t="n"/>
+      <c r="O55" s="24" t="n"/>
+      <c r="P55" s="2" t="n"/>
+      <c r="Q55" s="2" t="n"/>
     </row>
     <row r="56" ht="42" customHeight="1">
-      <c r="A56" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O56" s="20" t="n"/>
+      <c r="A56" s="26" t="n"/>
+      <c r="B56" s="27" t="n"/>
+      <c r="C56" s="28" t="n"/>
+      <c r="D56" s="27" t="n"/>
+      <c r="E56" s="24" t="n"/>
+      <c r="F56" s="24" t="n"/>
+      <c r="G56" s="24" t="n"/>
+      <c r="H56" s="24" t="n"/>
+      <c r="I56" s="24" t="n"/>
+      <c r="J56" s="24" t="n"/>
+      <c r="K56" s="24" t="n"/>
+      <c r="L56" s="24" t="n"/>
+      <c r="M56" s="24" t="n"/>
+      <c r="N56" s="24" t="n"/>
+      <c r="O56" s="24" t="n"/>
+      <c r="P56" s="2" t="n"/>
+      <c r="Q56" s="2" t="n"/>
     </row>
     <row r="57" ht="42" customHeight="1">
-      <c r="A57" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O57" s="20" t="n"/>
+      <c r="A57" s="26" t="n"/>
+      <c r="B57" s="27" t="n"/>
+      <c r="C57" s="28" t="n"/>
+      <c r="D57" s="27" t="n"/>
+      <c r="E57" s="24" t="n"/>
+      <c r="F57" s="24" t="n"/>
+      <c r="G57" s="24" t="n"/>
+      <c r="H57" s="24" t="n"/>
+      <c r="I57" s="24" t="n"/>
+      <c r="J57" s="24" t="n"/>
+      <c r="K57" s="24" t="n"/>
+      <c r="L57" s="24" t="n"/>
+      <c r="M57" s="24" t="n"/>
+      <c r="N57" s="24" t="n"/>
+      <c r="O57" s="24" t="n"/>
+      <c r="P57" s="2" t="n"/>
+      <c r="Q57" s="2" t="n"/>
     </row>
     <row r="58" ht="42" customHeight="1">
-      <c r="A58" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O58" s="20" t="n"/>
+      <c r="A58" s="26" t="n"/>
+      <c r="B58" s="27" t="n"/>
+      <c r="C58" s="28" t="n"/>
+      <c r="D58" s="27" t="n"/>
+      <c r="E58" s="24" t="n"/>
+      <c r="F58" s="24" t="n"/>
+      <c r="G58" s="24" t="n"/>
+      <c r="H58" s="24" t="n"/>
+      <c r="I58" s="24" t="n"/>
+      <c r="J58" s="24" t="n"/>
+      <c r="K58" s="24" t="n"/>
+      <c r="L58" s="24" t="n"/>
+      <c r="M58" s="24" t="n"/>
+      <c r="N58" s="24" t="n"/>
+      <c r="O58" s="24" t="n"/>
+      <c r="P58" s="2" t="n"/>
+      <c r="Q58" s="2" t="n"/>
     </row>
     <row r="59" ht="42" customHeight="1">
-      <c r="A59" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O59" s="20" t="n"/>
+      <c r="A59" s="26" t="n"/>
+      <c r="B59" s="27" t="n"/>
+      <c r="C59" s="28" t="n"/>
+      <c r="D59" s="27" t="n"/>
+      <c r="E59" s="24" t="n"/>
+      <c r="F59" s="24" t="n"/>
+      <c r="G59" s="24" t="n"/>
+      <c r="H59" s="24" t="n"/>
+      <c r="I59" s="24" t="n"/>
+      <c r="J59" s="24" t="n"/>
+      <c r="K59" s="24" t="n"/>
+      <c r="L59" s="24" t="n"/>
+      <c r="M59" s="24" t="n"/>
+      <c r="N59" s="24" t="n"/>
+      <c r="O59" s="24" t="n"/>
+      <c r="P59" s="2" t="n"/>
+      <c r="Q59" s="2" t="n"/>
     </row>
     <row r="60" ht="42" customHeight="1">
-      <c r="A60" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O60" s="20" t="n"/>
+      <c r="A60" s="26" t="n"/>
+      <c r="B60" s="27" t="n"/>
+      <c r="C60" s="28" t="n"/>
+      <c r="D60" s="27" t="n"/>
+      <c r="E60" s="24" t="n"/>
+      <c r="F60" s="24" t="n"/>
+      <c r="G60" s="24" t="n"/>
+      <c r="H60" s="24" t="n"/>
+      <c r="I60" s="24" t="n"/>
+      <c r="J60" s="24" t="n"/>
+      <c r="K60" s="24" t="n"/>
+      <c r="L60" s="24" t="n"/>
+      <c r="M60" s="24" t="n"/>
+      <c r="N60" s="24" t="n"/>
+      <c r="O60" s="24" t="n"/>
+      <c r="P60" s="2" t="n"/>
+      <c r="Q60" s="2" t="n"/>
     </row>
     <row r="61" ht="42" customHeight="1">
-      <c r="A61" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O61" s="20" t="n"/>
+      <c r="A61" s="26" t="n"/>
+      <c r="B61" s="27" t="n"/>
+      <c r="C61" s="28" t="n"/>
+      <c r="D61" s="27" t="n"/>
+      <c r="E61" s="24" t="n"/>
+      <c r="F61" s="24" t="n"/>
+      <c r="G61" s="24" t="n"/>
+      <c r="H61" s="24" t="n"/>
+      <c r="I61" s="24" t="n"/>
+      <c r="J61" s="24" t="n"/>
+      <c r="K61" s="24" t="n"/>
+      <c r="L61" s="24" t="n"/>
+      <c r="M61" s="24" t="n"/>
+      <c r="N61" s="24" t="n"/>
+      <c r="O61" s="24" t="n"/>
+      <c r="P61" s="2" t="n"/>
+      <c r="Q61" s="2" t="n"/>
     </row>
     <row r="62" ht="42" customHeight="1">
-      <c r="A62" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O62" s="20" t="n"/>
+      <c r="A62" s="26" t="n"/>
+      <c r="B62" s="27" t="n"/>
+      <c r="C62" s="28" t="n"/>
+      <c r="D62" s="27" t="n"/>
+      <c r="E62" s="24" t="n"/>
+      <c r="F62" s="24" t="n"/>
+      <c r="G62" s="24" t="n"/>
+      <c r="H62" s="24" t="n"/>
+      <c r="I62" s="24" t="n"/>
+      <c r="J62" s="24" t="n"/>
+      <c r="K62" s="24" t="n"/>
+      <c r="L62" s="24" t="n"/>
+      <c r="M62" s="24" t="n"/>
+      <c r="N62" s="24" t="n"/>
+      <c r="O62" s="24" t="n"/>
+      <c r="P62" s="2" t="n"/>
+      <c r="Q62" s="2" t="n"/>
     </row>
     <row r="63" ht="42" customHeight="1">
-      <c r="A63" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O63" s="20" t="n"/>
+      <c r="A63" s="26" t="n"/>
+      <c r="B63" s="27" t="n"/>
+      <c r="C63" s="28" t="n"/>
+      <c r="D63" s="27" t="n"/>
+      <c r="E63" s="24" t="n"/>
+      <c r="F63" s="24" t="n"/>
+      <c r="G63" s="24" t="n"/>
+      <c r="H63" s="24" t="n"/>
+      <c r="I63" s="24" t="n"/>
+      <c r="J63" s="24" t="n"/>
+      <c r="K63" s="24" t="n"/>
+      <c r="L63" s="24" t="n"/>
+      <c r="M63" s="24" t="n"/>
+      <c r="N63" s="24" t="n"/>
+      <c r="O63" s="24" t="n"/>
+      <c r="P63" s="2" t="n"/>
+      <c r="Q63" s="2" t="n"/>
     </row>
     <row r="64" ht="42" customHeight="1">
-      <c r="A64" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O64" s="20" t="n"/>
+      <c r="A64" s="26" t="n"/>
+      <c r="B64" s="27" t="n"/>
+      <c r="C64" s="28" t="n"/>
+      <c r="D64" s="27" t="n"/>
+      <c r="E64" s="24" t="n"/>
+      <c r="F64" s="24" t="n"/>
+      <c r="G64" s="24" t="n"/>
+      <c r="H64" s="24" t="n"/>
+      <c r="I64" s="24" t="n"/>
+      <c r="J64" s="24" t="n"/>
+      <c r="K64" s="24" t="n"/>
+      <c r="L64" s="24" t="n"/>
+      <c r="M64" s="24" t="n"/>
+      <c r="N64" s="24" t="n"/>
+      <c r="O64" s="24" t="n"/>
+      <c r="P64" s="2" t="n"/>
+      <c r="Q64" s="2" t="n"/>
     </row>
     <row r="65" ht="42" customHeight="1">
-      <c r="A65" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O65" s="20" t="n"/>
+      <c r="A65" s="26" t="n"/>
+      <c r="B65" s="27" t="n"/>
+      <c r="C65" s="28" t="n"/>
+      <c r="D65" s="27" t="n"/>
+      <c r="E65" s="24" t="n"/>
+      <c r="F65" s="24" t="n"/>
+      <c r="G65" s="24" t="n"/>
+      <c r="H65" s="24" t="n"/>
+      <c r="I65" s="24" t="n"/>
+      <c r="J65" s="24" t="n"/>
+      <c r="K65" s="24" t="n"/>
+      <c r="L65" s="24" t="n"/>
+      <c r="M65" s="24" t="n"/>
+      <c r="N65" s="24" t="n"/>
+      <c r="O65" s="24" t="n"/>
+      <c r="P65" s="2" t="n"/>
+      <c r="Q65" s="2" t="n"/>
     </row>
     <row r="66" ht="42" customHeight="1">
-      <c r="A66" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O66" s="20" t="n"/>
+      <c r="A66" s="26" t="n"/>
+      <c r="B66" s="27" t="n"/>
+      <c r="C66" s="28" t="n"/>
+      <c r="D66" s="27" t="n"/>
+      <c r="E66" s="24" t="n"/>
+      <c r="F66" s="24" t="n"/>
+      <c r="G66" s="24" t="n"/>
+      <c r="H66" s="24" t="n"/>
+      <c r="I66" s="24" t="n"/>
+      <c r="J66" s="24" t="n"/>
+      <c r="K66" s="24" t="n"/>
+      <c r="L66" s="24" t="n"/>
+      <c r="M66" s="24" t="n"/>
+      <c r="N66" s="24" t="n"/>
+      <c r="O66" s="24" t="n"/>
+      <c r="P66" s="2" t="n"/>
+      <c r="Q66" s="2" t="n"/>
     </row>
     <row r="67" ht="42" customHeight="1">
-      <c r="A67" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O67" s="20" t="n"/>
+      <c r="A67" s="26" t="n"/>
+      <c r="B67" s="27" t="n"/>
+      <c r="C67" s="28" t="n"/>
+      <c r="D67" s="27" t="n"/>
+      <c r="E67" s="24" t="n"/>
+      <c r="F67" s="24" t="n"/>
+      <c r="G67" s="24" t="n"/>
+      <c r="H67" s="24" t="n"/>
+      <c r="I67" s="24" t="n"/>
+      <c r="J67" s="24" t="n"/>
+      <c r="K67" s="24" t="n"/>
+      <c r="L67" s="24" t="n"/>
+      <c r="M67" s="24" t="n"/>
+      <c r="N67" s="24" t="n"/>
+      <c r="O67" s="24" t="n"/>
+      <c r="P67" s="2" t="n"/>
+      <c r="Q67" s="2" t="n"/>
     </row>
     <row r="68" ht="42" customHeight="1">
-      <c r="A68" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O68" s="20" t="n"/>
+      <c r="A68" s="26" t="n"/>
+      <c r="B68" s="27" t="n"/>
+      <c r="C68" s="28" t="n"/>
+      <c r="D68" s="27" t="n"/>
+      <c r="E68" s="24" t="n"/>
+      <c r="F68" s="24" t="n"/>
+      <c r="G68" s="24" t="n"/>
+      <c r="H68" s="24" t="n"/>
+      <c r="I68" s="24" t="n"/>
+      <c r="J68" s="24" t="n"/>
+      <c r="K68" s="24" t="n"/>
+      <c r="L68" s="24" t="n"/>
+      <c r="M68" s="24" t="n"/>
+      <c r="N68" s="24" t="n"/>
+      <c r="O68" s="24" t="n"/>
+      <c r="P68" s="2" t="n"/>
+      <c r="Q68" s="2" t="n"/>
     </row>
     <row r="69" ht="42" customHeight="1">
-      <c r="A69" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O69" s="20" t="n"/>
+      <c r="A69" s="26" t="n"/>
+      <c r="B69" s="27" t="n"/>
+      <c r="C69" s="28" t="n"/>
+      <c r="D69" s="27" t="n"/>
+      <c r="E69" s="24" t="n"/>
+      <c r="F69" s="24" t="n"/>
+      <c r="G69" s="24" t="n"/>
+      <c r="H69" s="24" t="n"/>
+      <c r="I69" s="24" t="n"/>
+      <c r="J69" s="24" t="n"/>
+      <c r="K69" s="24" t="n"/>
+      <c r="L69" s="24" t="n"/>
+      <c r="M69" s="24" t="n"/>
+      <c r="N69" s="24" t="n"/>
+      <c r="O69" s="24" t="n"/>
+      <c r="P69" s="2" t="n"/>
+      <c r="Q69" s="2" t="n"/>
     </row>
     <row r="70" ht="42" customHeight="1">
-      <c r="A70" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O70" s="20" t="n"/>
+      <c r="A70" s="26" t="n"/>
+      <c r="B70" s="27" t="n"/>
+      <c r="C70" s="28" t="n"/>
+      <c r="D70" s="27" t="n"/>
+      <c r="E70" s="24" t="n"/>
+      <c r="F70" s="24" t="n"/>
+      <c r="G70" s="24" t="n"/>
+      <c r="H70" s="24" t="n"/>
+      <c r="I70" s="24" t="n"/>
+      <c r="J70" s="24" t="n"/>
+      <c r="K70" s="24" t="n"/>
+      <c r="L70" s="24" t="n"/>
+      <c r="M70" s="24" t="n"/>
+      <c r="N70" s="24" t="n"/>
+      <c r="O70" s="24" t="n"/>
+      <c r="P70" s="2" t="n"/>
+      <c r="Q70" s="2" t="n"/>
     </row>
     <row r="71" ht="42" customHeight="1">
-      <c r="A71" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O71" s="20" t="n"/>
+      <c r="A71" s="26" t="n"/>
+      <c r="B71" s="27" t="n"/>
+      <c r="C71" s="28" t="n"/>
+      <c r="D71" s="27" t="n"/>
+      <c r="E71" s="24" t="n"/>
+      <c r="F71" s="24" t="n"/>
+      <c r="G71" s="24" t="n"/>
+      <c r="H71" s="24" t="n"/>
+      <c r="I71" s="24" t="n"/>
+      <c r="J71" s="24" t="n"/>
+      <c r="K71" s="24" t="n"/>
+      <c r="L71" s="24" t="n"/>
+      <c r="M71" s="24" t="n"/>
+      <c r="N71" s="24" t="n"/>
+      <c r="O71" s="24" t="n"/>
+      <c r="P71" s="2" t="n"/>
+      <c r="Q71" s="2" t="n"/>
     </row>
     <row r="72" ht="42" customHeight="1">
-      <c r="A72" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O72" s="20" t="n"/>
+      <c r="A72" s="26" t="n"/>
+      <c r="B72" s="27" t="n"/>
+      <c r="C72" s="28" t="n"/>
+      <c r="D72" s="27" t="n"/>
+      <c r="E72" s="24" t="n"/>
+      <c r="F72" s="24" t="n"/>
+      <c r="G72" s="24" t="n"/>
+      <c r="H72" s="24" t="n"/>
+      <c r="I72" s="24" t="n"/>
+      <c r="J72" s="24" t="n"/>
+      <c r="K72" s="24" t="n"/>
+      <c r="L72" s="24" t="n"/>
+      <c r="M72" s="24" t="n"/>
+      <c r="N72" s="24" t="n"/>
+      <c r="O72" s="24" t="n"/>
+      <c r="P72" s="2" t="n"/>
+      <c r="Q72" s="2" t="n"/>
     </row>
     <row r="73" ht="42" customHeight="1">
-      <c r="A73" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O73" s="20" t="n"/>
+      <c r="A73" s="26" t="n"/>
+      <c r="B73" s="27" t="n"/>
+      <c r="C73" s="28" t="n"/>
+      <c r="D73" s="27" t="n"/>
+      <c r="E73" s="24" t="n"/>
+      <c r="F73" s="24" t="n"/>
+      <c r="G73" s="24" t="n"/>
+      <c r="H73" s="24" t="n"/>
+      <c r="I73" s="24" t="n"/>
+      <c r="J73" s="24" t="n"/>
+      <c r="K73" s="24" t="n"/>
+      <c r="L73" s="24" t="n"/>
+      <c r="M73" s="24" t="n"/>
+      <c r="N73" s="24" t="n"/>
+      <c r="O73" s="24" t="n"/>
+      <c r="P73" s="2" t="n"/>
+      <c r="Q73" s="2" t="n"/>
     </row>
     <row r="74" ht="42" customHeight="1">
-      <c r="A74" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O74" s="20" t="n"/>
+      <c r="A74" s="26" t="n"/>
+      <c r="B74" s="27" t="n"/>
+      <c r="C74" s="28" t="n"/>
+      <c r="D74" s="27" t="n"/>
+      <c r="E74" s="24" t="n"/>
+      <c r="F74" s="24" t="n"/>
+      <c r="G74" s="24" t="n"/>
+      <c r="H74" s="24" t="n"/>
+      <c r="I74" s="24" t="n"/>
+      <c r="J74" s="24" t="n"/>
+      <c r="K74" s="24" t="n"/>
+      <c r="L74" s="24" t="n"/>
+      <c r="M74" s="24" t="n"/>
+      <c r="N74" s="24" t="n"/>
+      <c r="O74" s="24" t="n"/>
+      <c r="P74" s="2" t="n"/>
+      <c r="Q74" s="2" t="n"/>
     </row>
     <row r="75" ht="42" customHeight="1">
-      <c r="A75" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O75" s="20" t="n"/>
+      <c r="A75" s="26" t="n"/>
+      <c r="B75" s="27" t="n"/>
+      <c r="C75" s="28" t="n"/>
+      <c r="D75" s="27" t="n"/>
+      <c r="E75" s="24" t="n"/>
+      <c r="F75" s="24" t="n"/>
+      <c r="G75" s="24" t="n"/>
+      <c r="H75" s="24" t="n"/>
+      <c r="I75" s="24" t="n"/>
+      <c r="J75" s="24" t="n"/>
+      <c r="K75" s="24" t="n"/>
+      <c r="L75" s="24" t="n"/>
+      <c r="M75" s="24" t="n"/>
+      <c r="N75" s="24" t="n"/>
+      <c r="O75" s="24" t="n"/>
+      <c r="P75" s="2" t="n"/>
+      <c r="Q75" s="2" t="n"/>
     </row>
     <row r="76" ht="42" customHeight="1">
-      <c r="A76" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O76" s="20" t="n"/>
+      <c r="A76" s="26" t="n"/>
+      <c r="B76" s="27" t="n"/>
+      <c r="C76" s="28" t="n"/>
+      <c r="D76" s="27" t="n"/>
+      <c r="E76" s="24" t="n"/>
+      <c r="F76" s="24" t="n"/>
+      <c r="G76" s="24" t="n"/>
+      <c r="H76" s="24" t="n"/>
+      <c r="I76" s="24" t="n"/>
+      <c r="J76" s="24" t="n"/>
+      <c r="K76" s="24" t="n"/>
+      <c r="L76" s="24" t="n"/>
+      <c r="M76" s="24" t="n"/>
+      <c r="N76" s="24" t="n"/>
+      <c r="O76" s="24" t="n"/>
+      <c r="P76" s="2" t="n"/>
+      <c r="Q76" s="2" t="n"/>
     </row>
     <row r="77" ht="42" customHeight="1">
-      <c r="A77" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O77" s="20" t="n"/>
+      <c r="A77" s="26" t="n"/>
+      <c r="B77" s="27" t="n"/>
+      <c r="C77" s="28" t="n"/>
+      <c r="D77" s="27" t="n"/>
+      <c r="E77" s="24" t="n"/>
+      <c r="F77" s="24" t="n"/>
+      <c r="G77" s="24" t="n"/>
+      <c r="H77" s="24" t="n"/>
+      <c r="I77" s="24" t="n"/>
+      <c r="J77" s="24" t="n"/>
+      <c r="K77" s="24" t="n"/>
+      <c r="L77" s="24" t="n"/>
+      <c r="M77" s="24" t="n"/>
+      <c r="N77" s="24" t="n"/>
+      <c r="O77" s="24" t="n"/>
+      <c r="P77" s="2" t="n"/>
+      <c r="Q77" s="2" t="n"/>
     </row>
     <row r="78" ht="42" customHeight="1">
-      <c r="A78" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O78" s="20" t="n"/>
+      <c r="A78" s="26" t="n"/>
+      <c r="B78" s="27" t="n"/>
+      <c r="C78" s="28" t="n"/>
+      <c r="D78" s="27" t="n"/>
+      <c r="E78" s="24" t="n"/>
+      <c r="F78" s="24" t="n"/>
+      <c r="G78" s="24" t="n"/>
+      <c r="H78" s="24" t="n"/>
+      <c r="I78" s="24" t="n"/>
+      <c r="J78" s="24" t="n"/>
+      <c r="K78" s="24" t="n"/>
+      <c r="L78" s="24" t="n"/>
+      <c r="M78" s="24" t="n"/>
+      <c r="N78" s="24" t="n"/>
+      <c r="O78" s="24" t="n"/>
+      <c r="P78" s="2" t="n"/>
+      <c r="Q78" s="2" t="n"/>
     </row>
     <row r="79" ht="42" customHeight="1">
-      <c r="A79" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O79" s="20" t="n"/>
+      <c r="A79" s="26" t="n"/>
+      <c r="B79" s="27" t="n"/>
+      <c r="C79" s="28" t="n"/>
+      <c r="D79" s="27" t="n"/>
+      <c r="E79" s="24" t="n"/>
+      <c r="F79" s="24" t="n"/>
+      <c r="G79" s="24" t="n"/>
+      <c r="H79" s="24" t="n"/>
+      <c r="I79" s="24" t="n"/>
+      <c r="J79" s="24" t="n"/>
+      <c r="K79" s="24" t="n"/>
+      <c r="L79" s="24" t="n"/>
+      <c r="M79" s="24" t="n"/>
+      <c r="N79" s="24" t="n"/>
+      <c r="O79" s="24" t="n"/>
+      <c r="P79" s="2" t="n"/>
+      <c r="Q79" s="2" t="n"/>
     </row>
     <row r="80" ht="42" customHeight="1">
-      <c r="A80" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O80" s="20" t="n"/>
+      <c r="A80" s="26" t="n"/>
+      <c r="B80" s="27" t="n"/>
+      <c r="C80" s="28" t="n"/>
+      <c r="D80" s="27" t="n"/>
+      <c r="E80" s="24" t="n"/>
+      <c r="F80" s="24" t="n"/>
+      <c r="G80" s="24" t="n"/>
+      <c r="H80" s="24" t="n"/>
+      <c r="I80" s="24" t="n"/>
+      <c r="J80" s="24" t="n"/>
+      <c r="K80" s="24" t="n"/>
+      <c r="L80" s="24" t="n"/>
+      <c r="M80" s="24" t="n"/>
+      <c r="N80" s="24" t="n"/>
+      <c r="O80" s="24" t="n"/>
+      <c r="P80" s="2" t="n"/>
+      <c r="Q80" s="2" t="n"/>
     </row>
     <row r="81" ht="42" customHeight="1">
-      <c r="A81" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O81" s="20" t="n"/>
+      <c r="A81" s="26" t="n"/>
+      <c r="B81" s="27" t="n"/>
+      <c r="C81" s="28" t="n"/>
+      <c r="D81" s="27" t="n"/>
+      <c r="E81" s="24" t="n"/>
+      <c r="F81" s="24" t="n"/>
+      <c r="G81" s="24" t="n"/>
+      <c r="H81" s="24" t="n"/>
+      <c r="I81" s="24" t="n"/>
+      <c r="J81" s="24" t="n"/>
+      <c r="K81" s="24" t="n"/>
+      <c r="L81" s="24" t="n"/>
+      <c r="M81" s="24" t="n"/>
+      <c r="N81" s="24" t="n"/>
+      <c r="O81" s="24" t="n"/>
+      <c r="P81" s="2" t="n"/>
+      <c r="Q81" s="2" t="n"/>
     </row>
     <row r="82" ht="42" customHeight="1">
-      <c r="A82" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O82" s="20" t="n"/>
+      <c r="A82" s="26" t="n"/>
+      <c r="B82" s="27" t="n"/>
+      <c r="C82" s="28" t="n"/>
+      <c r="D82" s="27" t="n"/>
+      <c r="E82" s="24" t="n"/>
+      <c r="F82" s="24" t="n"/>
+      <c r="G82" s="24" t="n"/>
+      <c r="H82" s="24" t="n"/>
+      <c r="I82" s="24" t="n"/>
+      <c r="J82" s="24" t="n"/>
+      <c r="K82" s="24" t="n"/>
+      <c r="L82" s="24" t="n"/>
+      <c r="M82" s="24" t="n"/>
+      <c r="N82" s="24" t="n"/>
+      <c r="O82" s="24" t="n"/>
+      <c r="P82" s="2" t="n"/>
+      <c r="Q82" s="2" t="n"/>
     </row>
     <row r="83" ht="42" customHeight="1">
-      <c r="A83" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O83" s="20" t="n"/>
+      <c r="A83" s="26" t="n"/>
+      <c r="B83" s="27" t="n"/>
+      <c r="C83" s="28" t="n"/>
+      <c r="D83" s="27" t="n"/>
+      <c r="E83" s="24" t="n"/>
+      <c r="F83" s="24" t="n"/>
+      <c r="G83" s="24" t="n"/>
+      <c r="H83" s="24" t="n"/>
+      <c r="I83" s="24" t="n"/>
+      <c r="J83" s="24" t="n"/>
+      <c r="K83" s="24" t="n"/>
+      <c r="L83" s="24" t="n"/>
+      <c r="M83" s="24" t="n"/>
+      <c r="N83" s="24" t="n"/>
+      <c r="O83" s="24" t="n"/>
+      <c r="P83" s="2" t="n"/>
+      <c r="Q83" s="2" t="n"/>
     </row>
     <row r="84" ht="42" customHeight="1">
-      <c r="A84" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O84" s="20" t="n"/>
+      <c r="A84" s="26" t="n"/>
+      <c r="B84" s="27" t="n"/>
+      <c r="C84" s="28" t="n"/>
+      <c r="D84" s="27" t="n"/>
+      <c r="E84" s="24" t="n"/>
+      <c r="F84" s="24" t="n"/>
+      <c r="G84" s="24" t="n"/>
+      <c r="H84" s="24" t="n"/>
+      <c r="I84" s="24" t="n"/>
+      <c r="J84" s="24" t="n"/>
+      <c r="K84" s="24" t="n"/>
+      <c r="L84" s="24" t="n"/>
+      <c r="M84" s="24" t="n"/>
+      <c r="N84" s="24" t="n"/>
+      <c r="O84" s="24" t="n"/>
+      <c r="P84" s="2" t="n"/>
+      <c r="Q84" s="2" t="n"/>
     </row>
     <row r="85" ht="42" customHeight="1">
-      <c r="A85" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O85" s="20" t="n"/>
+      <c r="A85" s="26" t="n"/>
+      <c r="B85" s="27" t="n"/>
+      <c r="C85" s="28" t="n"/>
+      <c r="D85" s="27" t="n"/>
+      <c r="E85" s="24" t="n"/>
+      <c r="F85" s="24" t="n"/>
+      <c r="G85" s="24" t="n"/>
+      <c r="H85" s="24" t="n"/>
+      <c r="I85" s="24" t="n"/>
+      <c r="J85" s="24" t="n"/>
+      <c r="K85" s="24" t="n"/>
+      <c r="L85" s="24" t="n"/>
+      <c r="M85" s="24" t="n"/>
+      <c r="N85" s="24" t="n"/>
+      <c r="O85" s="24" t="n"/>
+      <c r="P85" s="2" t="n"/>
+      <c r="Q85" s="2" t="n"/>
     </row>
     <row r="86" ht="42" customHeight="1">
-      <c r="A86" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O86" s="20" t="n"/>
+      <c r="A86" s="26" t="n"/>
+      <c r="B86" s="27" t="n"/>
+      <c r="C86" s="28" t="n"/>
+      <c r="D86" s="27" t="n"/>
+      <c r="E86" s="24" t="n"/>
+      <c r="F86" s="24" t="n"/>
+      <c r="G86" s="24" t="n"/>
+      <c r="H86" s="24" t="n"/>
+      <c r="I86" s="24" t="n"/>
+      <c r="J86" s="24" t="n"/>
+      <c r="K86" s="24" t="n"/>
+      <c r="L86" s="24" t="n"/>
+      <c r="M86" s="24" t="n"/>
+      <c r="N86" s="24" t="n"/>
+      <c r="O86" s="24" t="n"/>
+      <c r="P86" s="2" t="n"/>
+      <c r="Q86" s="2" t="n"/>
     </row>
     <row r="87" ht="42" customHeight="1">
-      <c r="A87" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O87" s="20" t="n"/>
+      <c r="A87" s="26" t="n"/>
+      <c r="B87" s="27" t="n"/>
+      <c r="C87" s="28" t="n"/>
+      <c r="D87" s="27" t="n"/>
+      <c r="E87" s="24" t="n"/>
+      <c r="F87" s="24" t="n"/>
+      <c r="G87" s="24" t="n"/>
+      <c r="H87" s="24" t="n"/>
+      <c r="I87" s="24" t="n"/>
+      <c r="J87" s="24" t="n"/>
+      <c r="K87" s="24" t="n"/>
+      <c r="L87" s="24" t="n"/>
+      <c r="M87" s="24" t="n"/>
+      <c r="N87" s="24" t="n"/>
+      <c r="O87" s="24" t="n"/>
+      <c r="P87" s="2" t="n"/>
+      <c r="Q87" s="2" t="n"/>
     </row>
     <row r="88" ht="42" customHeight="1">
-      <c r="A88" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O88" s="20" t="n"/>
+      <c r="A88" s="26" t="n"/>
+      <c r="B88" s="27" t="n"/>
+      <c r="C88" s="28" t="n"/>
+      <c r="D88" s="27" t="n"/>
+      <c r="E88" s="24" t="n"/>
+      <c r="F88" s="24" t="n"/>
+      <c r="G88" s="24" t="n"/>
+      <c r="H88" s="24" t="n"/>
+      <c r="I88" s="24" t="n"/>
+      <c r="J88" s="24" t="n"/>
+      <c r="K88" s="24" t="n"/>
+      <c r="L88" s="24" t="n"/>
+      <c r="M88" s="24" t="n"/>
+      <c r="N88" s="24" t="n"/>
+      <c r="O88" s="24" t="n"/>
+      <c r="P88" s="2" t="n"/>
+      <c r="Q88" s="2" t="n"/>
     </row>
     <row r="89" ht="42" customHeight="1">
-      <c r="A89" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O89" s="20" t="n"/>
+      <c r="A89" s="26" t="n"/>
+      <c r="B89" s="27" t="n"/>
+      <c r="C89" s="28" t="n"/>
+      <c r="D89" s="27" t="n"/>
+      <c r="E89" s="24" t="n"/>
+      <c r="F89" s="24" t="n"/>
+      <c r="G89" s="24" t="n"/>
+      <c r="H89" s="24" t="n"/>
+      <c r="I89" s="24" t="n"/>
+      <c r="J89" s="24" t="n"/>
+      <c r="K89" s="24" t="n"/>
+      <c r="L89" s="24" t="n"/>
+      <c r="M89" s="24" t="n"/>
+      <c r="N89" s="24" t="n"/>
+      <c r="O89" s="24" t="n"/>
+      <c r="P89" s="2" t="n"/>
+      <c r="Q89" s="2" t="n"/>
     </row>
     <row r="90" ht="42" customHeight="1">
-      <c r="A90" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O90" s="20" t="n"/>
+      <c r="A90" s="26" t="n"/>
+      <c r="B90" s="27" t="n"/>
+      <c r="C90" s="28" t="n"/>
+      <c r="D90" s="27" t="n"/>
+      <c r="E90" s="24" t="n"/>
+      <c r="F90" s="24" t="n"/>
+      <c r="G90" s="24" t="n"/>
+      <c r="H90" s="24" t="n"/>
+      <c r="I90" s="24" t="n"/>
+      <c r="J90" s="24" t="n"/>
+      <c r="K90" s="24" t="n"/>
+      <c r="L90" s="24" t="n"/>
+      <c r="M90" s="24" t="n"/>
+      <c r="N90" s="24" t="n"/>
+      <c r="O90" s="24" t="n"/>
+      <c r="P90" s="2" t="n"/>
+      <c r="Q90" s="2" t="n"/>
     </row>
     <row r="91" ht="42" customHeight="1">
-      <c r="A91" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O91" s="20" t="n"/>
+      <c r="A91" s="26" t="n"/>
+      <c r="B91" s="27" t="n"/>
+      <c r="C91" s="28" t="n"/>
+      <c r="D91" s="27" t="n"/>
+      <c r="E91" s="24" t="n"/>
+      <c r="F91" s="24" t="n"/>
+      <c r="G91" s="24" t="n"/>
+      <c r="H91" s="24" t="n"/>
+      <c r="I91" s="24" t="n"/>
+      <c r="J91" s="24" t="n"/>
+      <c r="K91" s="24" t="n"/>
+      <c r="L91" s="24" t="n"/>
+      <c r="M91" s="24" t="n"/>
+      <c r="N91" s="24" t="n"/>
+      <c r="O91" s="24" t="n"/>
+      <c r="P91" s="2" t="n"/>
+      <c r="Q91" s="2" t="n"/>
     </row>
     <row r="92" ht="42" customHeight="1">
-      <c r="A92" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O92" s="20" t="n"/>
+      <c r="A92" s="26" t="n"/>
+      <c r="B92" s="27" t="n"/>
+      <c r="C92" s="28" t="n"/>
+      <c r="D92" s="27" t="n"/>
+      <c r="E92" s="24" t="n"/>
+      <c r="F92" s="24" t="n"/>
+      <c r="G92" s="24" t="n"/>
+      <c r="H92" s="24" t="n"/>
+      <c r="I92" s="24" t="n"/>
+      <c r="J92" s="24" t="n"/>
+      <c r="K92" s="24" t="n"/>
+      <c r="L92" s="24" t="n"/>
+      <c r="M92" s="24" t="n"/>
+      <c r="N92" s="24" t="n"/>
+      <c r="O92" s="24" t="n"/>
+      <c r="P92" s="2" t="n"/>
+      <c r="Q92" s="2" t="n"/>
     </row>
     <row r="93" ht="42" customHeight="1">
-      <c r="A93" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O93" s="20" t="n"/>
+      <c r="A93" s="26" t="n"/>
+      <c r="B93" s="27" t="n"/>
+      <c r="C93" s="28" t="n"/>
+      <c r="D93" s="27" t="n"/>
+      <c r="E93" s="24" t="n"/>
+      <c r="F93" s="24" t="n"/>
+      <c r="G93" s="24" t="n"/>
+      <c r="H93" s="24" t="n"/>
+      <c r="I93" s="24" t="n"/>
+      <c r="J93" s="24" t="n"/>
+      <c r="K93" s="24" t="n"/>
+      <c r="L93" s="24" t="n"/>
+      <c r="M93" s="24" t="n"/>
+      <c r="N93" s="24" t="n"/>
+      <c r="O93" s="24" t="n"/>
+      <c r="P93" s="2" t="n"/>
+      <c r="Q93" s="2" t="n"/>
     </row>
     <row r="94" ht="42" customHeight="1">
-      <c r="A94" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O94" s="20" t="n"/>
+      <c r="A94" s="26" t="n"/>
+      <c r="B94" s="27" t="n"/>
+      <c r="C94" s="28" t="n"/>
+      <c r="D94" s="27" t="n"/>
+      <c r="E94" s="24" t="n"/>
+      <c r="F94" s="24" t="n"/>
+      <c r="G94" s="24" t="n"/>
+      <c r="H94" s="24" t="n"/>
+      <c r="I94" s="24" t="n"/>
+      <c r="J94" s="24" t="n"/>
+      <c r="K94" s="24" t="n"/>
+      <c r="L94" s="24" t="n"/>
+      <c r="M94" s="24" t="n"/>
+      <c r="N94" s="24" t="n"/>
+      <c r="O94" s="24" t="n"/>
+      <c r="P94" s="2" t="n"/>
+      <c r="Q94" s="2" t="n"/>
     </row>
     <row r="95" ht="42" customHeight="1">
-      <c r="A95" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O95" s="20" t="n"/>
+      <c r="A95" s="26" t="n"/>
+      <c r="B95" s="27" t="n"/>
+      <c r="C95" s="28" t="n"/>
+      <c r="D95" s="27" t="n"/>
+      <c r="E95" s="24" t="n"/>
+      <c r="F95" s="24" t="n"/>
+      <c r="G95" s="24" t="n"/>
+      <c r="H95" s="24" t="n"/>
+      <c r="I95" s="24" t="n"/>
+      <c r="J95" s="24" t="n"/>
+      <c r="K95" s="24" t="n"/>
+      <c r="L95" s="24" t="n"/>
+      <c r="M95" s="24" t="n"/>
+      <c r="N95" s="24" t="n"/>
+      <c r="O95" s="24" t="n"/>
+      <c r="P95" s="2" t="n"/>
+      <c r="Q95" s="2" t="n"/>
     </row>
     <row r="96" ht="42" customHeight="1">
-      <c r="A96" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O96" s="20" t="n"/>
+      <c r="A96" s="26" t="n"/>
+      <c r="B96" s="27" t="n"/>
+      <c r="C96" s="28" t="n"/>
+      <c r="D96" s="27" t="n"/>
+      <c r="E96" s="24" t="n"/>
+      <c r="F96" s="24" t="n"/>
+      <c r="G96" s="24" t="n"/>
+      <c r="H96" s="24" t="n"/>
+      <c r="I96" s="24" t="n"/>
+      <c r="J96" s="24" t="n"/>
+      <c r="K96" s="24" t="n"/>
+      <c r="L96" s="24" t="n"/>
+      <c r="M96" s="24" t="n"/>
+      <c r="N96" s="24" t="n"/>
+      <c r="O96" s="24" t="n"/>
+      <c r="P96" s="2" t="n"/>
+      <c r="Q96" s="2" t="n"/>
     </row>
     <row r="97" ht="42" customHeight="1">
-      <c r="A97" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O97" s="20" t="n"/>
+      <c r="A97" s="26" t="n"/>
+      <c r="B97" s="27" t="n"/>
+      <c r="C97" s="28" t="n"/>
+      <c r="D97" s="27" t="n"/>
+      <c r="E97" s="24" t="n"/>
+      <c r="F97" s="24" t="n"/>
+      <c r="G97" s="24" t="n"/>
+      <c r="H97" s="24" t="n"/>
+      <c r="I97" s="24" t="n"/>
+      <c r="J97" s="24" t="n"/>
+      <c r="K97" s="24" t="n"/>
+      <c r="L97" s="24" t="n"/>
+      <c r="M97" s="24" t="n"/>
+      <c r="N97" s="24" t="n"/>
+      <c r="O97" s="24" t="n"/>
+      <c r="P97" s="2" t="n"/>
+      <c r="Q97" s="2" t="n"/>
     </row>
     <row r="98" ht="42" customHeight="1">
-      <c r="A98" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O98" s="20" t="n"/>
+      <c r="A98" s="26" t="n"/>
+      <c r="B98" s="27" t="n"/>
+      <c r="C98" s="28" t="n"/>
+      <c r="D98" s="27" t="n"/>
+      <c r="E98" s="24" t="n"/>
+      <c r="F98" s="24" t="n"/>
+      <c r="G98" s="24" t="n"/>
+      <c r="H98" s="24" t="n"/>
+      <c r="I98" s="24" t="n"/>
+      <c r="J98" s="24" t="n"/>
+      <c r="K98" s="24" t="n"/>
+      <c r="L98" s="24" t="n"/>
+      <c r="M98" s="24" t="n"/>
+      <c r="N98" s="24" t="n"/>
+      <c r="O98" s="24" t="n"/>
+      <c r="P98" s="2" t="n"/>
+      <c r="Q98" s="2" t="n"/>
     </row>
     <row r="99" ht="42" customHeight="1">
-      <c r="A99" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O99" s="20" t="n"/>
+      <c r="A99" s="26" t="n"/>
+      <c r="B99" s="27" t="n"/>
+      <c r="C99" s="28" t="n"/>
+      <c r="D99" s="27" t="n"/>
+      <c r="E99" s="24" t="n"/>
+      <c r="F99" s="24" t="n"/>
+      <c r="G99" s="24" t="n"/>
+      <c r="H99" s="24" t="n"/>
+      <c r="I99" s="24" t="n"/>
+      <c r="J99" s="24" t="n"/>
+      <c r="K99" s="24" t="n"/>
+      <c r="L99" s="24" t="n"/>
+      <c r="M99" s="24" t="n"/>
+      <c r="N99" s="24" t="n"/>
+      <c r="O99" s="24" t="n"/>
+      <c r="P99" s="2" t="n"/>
+      <c r="Q99" s="2" t="n"/>
     </row>
     <row r="100" ht="42" customHeight="1">
-      <c r="A100" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O100" s="20" t="n"/>
+      <c r="A100" s="26" t="n"/>
+      <c r="B100" s="27" t="n"/>
+      <c r="C100" s="28" t="n"/>
+      <c r="D100" s="27" t="n"/>
+      <c r="E100" s="24" t="n"/>
+      <c r="F100" s="24" t="n"/>
+      <c r="G100" s="24" t="n"/>
+      <c r="H100" s="24" t="n"/>
+      <c r="I100" s="24" t="n"/>
+      <c r="J100" s="24" t="n"/>
+      <c r="K100" s="24" t="n"/>
+      <c r="L100" s="24" t="n"/>
+      <c r="M100" s="24" t="n"/>
+      <c r="N100" s="24" t="n"/>
+      <c r="O100" s="24" t="n"/>
+      <c r="P100" s="2" t="n"/>
+      <c r="Q100" s="2" t="n"/>
     </row>
     <row r="101" ht="42" customHeight="1">
-      <c r="A101" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O101" s="20" t="n"/>
+      <c r="A101" s="26" t="n"/>
+      <c r="B101" s="27" t="n"/>
+      <c r="C101" s="28" t="n"/>
+      <c r="D101" s="27" t="n"/>
+      <c r="E101" s="24" t="n"/>
+      <c r="F101" s="24" t="n"/>
+      <c r="G101" s="24" t="n"/>
+      <c r="H101" s="24" t="n"/>
+      <c r="I101" s="24" t="n"/>
+      <c r="J101" s="24" t="n"/>
+      <c r="K101" s="24" t="n"/>
+      <c r="L101" s="24" t="n"/>
+      <c r="M101" s="24" t="n"/>
+      <c r="N101" s="24" t="n"/>
+      <c r="O101" s="24" t="n"/>
+      <c r="P101" s="2" t="n"/>
+      <c r="Q101" s="2" t="n"/>
     </row>
     <row r="102" ht="42" customHeight="1">
-      <c r="A102" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O102" s="20" t="n"/>
+      <c r="A102" s="26" t="n"/>
+      <c r="B102" s="27" t="n"/>
+      <c r="C102" s="28" t="n"/>
+      <c r="D102" s="27" t="n"/>
+      <c r="E102" s="24" t="n"/>
+      <c r="F102" s="24" t="n"/>
+      <c r="G102" s="24" t="n"/>
+      <c r="H102" s="24" t="n"/>
+      <c r="I102" s="24" t="n"/>
+      <c r="J102" s="24" t="n"/>
+      <c r="K102" s="24" t="n"/>
+      <c r="L102" s="24" t="n"/>
+      <c r="M102" s="24" t="n"/>
+      <c r="N102" s="24" t="n"/>
+      <c r="O102" s="24" t="n"/>
+      <c r="P102" s="2" t="n"/>
+      <c r="Q102" s="2" t="n"/>
     </row>
     <row r="103" ht="42" customHeight="1">
-      <c r="A103" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O103" s="20" t="n"/>
+      <c r="A103" s="26" t="n"/>
+      <c r="B103" s="27" t="n"/>
+      <c r="C103" s="28" t="n"/>
+      <c r="D103" s="27" t="n"/>
+      <c r="E103" s="24" t="n"/>
+      <c r="F103" s="24" t="n"/>
+      <c r="G103" s="24" t="n"/>
+      <c r="H103" s="24" t="n"/>
+      <c r="I103" s="24" t="n"/>
+      <c r="J103" s="24" t="n"/>
+      <c r="K103" s="24" t="n"/>
+      <c r="L103" s="24" t="n"/>
+      <c r="M103" s="24" t="n"/>
+      <c r="N103" s="24" t="n"/>
+      <c r="O103" s="24" t="n"/>
+      <c r="P103" s="2" t="n"/>
+      <c r="Q103" s="2" t="n"/>
     </row>
     <row r="104" ht="42" customHeight="1">
-      <c r="A104" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O104" s="20" t="n"/>
+      <c r="A104" s="26" t="n"/>
+      <c r="B104" s="27" t="n"/>
+      <c r="C104" s="28" t="n"/>
+      <c r="D104" s="27" t="n"/>
+      <c r="E104" s="24" t="n"/>
+      <c r="F104" s="24" t="n"/>
+      <c r="G104" s="24" t="n"/>
+      <c r="H104" s="24" t="n"/>
+      <c r="I104" s="24" t="n"/>
+      <c r="J104" s="24" t="n"/>
+      <c r="K104" s="24" t="n"/>
+      <c r="L104" s="24" t="n"/>
+      <c r="M104" s="24" t="n"/>
+      <c r="N104" s="24" t="n"/>
+      <c r="O104" s="24" t="n"/>
+      <c r="P104" s="2" t="n"/>
+      <c r="Q104" s="2" t="n"/>
     </row>
     <row r="105" ht="42" customHeight="1">
-      <c r="A105" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O105" s="20" t="n"/>
+      <c r="A105" s="26" t="n"/>
+      <c r="B105" s="27" t="n"/>
+      <c r="C105" s="28" t="n"/>
+      <c r="D105" s="27" t="n"/>
+      <c r="E105" s="24" t="n"/>
+      <c r="F105" s="24" t="n"/>
+      <c r="G105" s="24" t="n"/>
+      <c r="H105" s="24" t="n"/>
+      <c r="I105" s="24" t="n"/>
+      <c r="J105" s="24" t="n"/>
+      <c r="K105" s="24" t="n"/>
+      <c r="L105" s="24" t="n"/>
+      <c r="M105" s="24" t="n"/>
+      <c r="N105" s="24" t="n"/>
+      <c r="O105" s="24" t="n"/>
+      <c r="P105" s="2" t="n"/>
+      <c r="Q105" s="2" t="n"/>
     </row>
     <row r="106" ht="42" customHeight="1">
-      <c r="A106" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O106" s="20" t="n"/>
+      <c r="A106" s="26" t="n"/>
+      <c r="B106" s="27" t="n"/>
+      <c r="C106" s="28" t="n"/>
+      <c r="D106" s="27" t="n"/>
+      <c r="E106" s="24" t="n"/>
+      <c r="F106" s="24" t="n"/>
+      <c r="G106" s="24" t="n"/>
+      <c r="H106" s="24" t="n"/>
+      <c r="I106" s="24" t="n"/>
+      <c r="J106" s="24" t="n"/>
+      <c r="K106" s="24" t="n"/>
+      <c r="L106" s="24" t="n"/>
+      <c r="M106" s="24" t="n"/>
+      <c r="N106" s="24" t="n"/>
+      <c r="O106" s="24" t="n"/>
+      <c r="P106" s="2" t="n"/>
+      <c r="Q106" s="2" t="n"/>
     </row>
     <row r="107" ht="42" customHeight="1">
-      <c r="A107" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O107" s="20" t="n"/>
+      <c r="A107" s="26" t="n"/>
+      <c r="B107" s="27" t="n"/>
+      <c r="C107" s="28" t="n"/>
+      <c r="D107" s="27" t="n"/>
+      <c r="E107" s="24" t="n"/>
+      <c r="F107" s="24" t="n"/>
+      <c r="G107" s="24" t="n"/>
+      <c r="H107" s="24" t="n"/>
+      <c r="I107" s="24" t="n"/>
+      <c r="J107" s="24" t="n"/>
+      <c r="K107" s="24" t="n"/>
+      <c r="L107" s="24" t="n"/>
+      <c r="M107" s="24" t="n"/>
+      <c r="N107" s="24" t="n"/>
+      <c r="O107" s="24" t="n"/>
+      <c r="P107" s="2" t="n"/>
+      <c r="Q107" s="2" t="n"/>
     </row>
     <row r="108" ht="42" customHeight="1">
-      <c r="A108" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O108" s="20" t="n"/>
+      <c r="A108" s="26" t="n"/>
+      <c r="B108" s="27" t="n"/>
+      <c r="C108" s="28" t="n"/>
+      <c r="D108" s="27" t="n"/>
+      <c r="E108" s="24" t="n"/>
+      <c r="F108" s="24" t="n"/>
+      <c r="G108" s="24" t="n"/>
+      <c r="H108" s="24" t="n"/>
+      <c r="I108" s="24" t="n"/>
+      <c r="J108" s="24" t="n"/>
+      <c r="K108" s="24" t="n"/>
+      <c r="L108" s="24" t="n"/>
+      <c r="M108" s="24" t="n"/>
+      <c r="N108" s="24" t="n"/>
+      <c r="O108" s="24" t="n"/>
+      <c r="P108" s="2" t="n"/>
+      <c r="Q108" s="2" t="n"/>
     </row>
     <row r="109" ht="42" customHeight="1">
-      <c r="A109" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O109" s="20" t="n"/>
+      <c r="A109" s="26" t="n"/>
+      <c r="B109" s="27" t="n"/>
+      <c r="C109" s="28" t="n"/>
+      <c r="D109" s="27" t="n"/>
+      <c r="E109" s="24" t="n"/>
+      <c r="F109" s="24" t="n"/>
+      <c r="G109" s="24" t="n"/>
+      <c r="H109" s="24" t="n"/>
+      <c r="I109" s="24" t="n"/>
+      <c r="J109" s="24" t="n"/>
+      <c r="K109" s="24" t="n"/>
+      <c r="L109" s="24" t="n"/>
+      <c r="M109" s="24" t="n"/>
+      <c r="N109" s="24" t="n"/>
+      <c r="O109" s="24" t="n"/>
+      <c r="P109" s="2" t="n"/>
+      <c r="Q109" s="2" t="n"/>
     </row>
     <row r="110" ht="42" customHeight="1">
-      <c r="A110" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O110" s="20" t="n"/>
+      <c r="A110" s="26" t="n"/>
+      <c r="B110" s="27" t="n"/>
+      <c r="C110" s="28" t="n"/>
+      <c r="D110" s="27" t="n"/>
+      <c r="E110" s="24" t="n"/>
+      <c r="F110" s="24" t="n"/>
+      <c r="G110" s="24" t="n"/>
+      <c r="H110" s="24" t="n"/>
+      <c r="I110" s="24" t="n"/>
+      <c r="J110" s="24" t="n"/>
+      <c r="K110" s="24" t="n"/>
+      <c r="L110" s="24" t="n"/>
+      <c r="M110" s="24" t="n"/>
+      <c r="N110" s="24" t="n"/>
+      <c r="O110" s="24" t="n"/>
+      <c r="P110" s="2" t="n"/>
+      <c r="Q110" s="2" t="n"/>
     </row>
     <row r="111" ht="42" customHeight="1">
-      <c r="A111" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O111" s="20" t="n"/>
+      <c r="A111" s="26" t="n"/>
+      <c r="B111" s="27" t="n"/>
+      <c r="C111" s="28" t="n"/>
+      <c r="D111" s="27" t="n"/>
+      <c r="E111" s="24" t="n"/>
+      <c r="F111" s="24" t="n"/>
+      <c r="G111" s="24" t="n"/>
+      <c r="H111" s="24" t="n"/>
+      <c r="I111" s="24" t="n"/>
+      <c r="J111" s="24" t="n"/>
+      <c r="K111" s="24" t="n"/>
+      <c r="L111" s="24" t="n"/>
+      <c r="M111" s="24" t="n"/>
+      <c r="N111" s="24" t="n"/>
+      <c r="O111" s="24" t="n"/>
+      <c r="P111" s="2" t="n"/>
+      <c r="Q111" s="2" t="n"/>
     </row>
     <row r="112" ht="42" customHeight="1">
-      <c r="A112" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O112" s="20" t="n"/>
+      <c r="A112" s="26" t="n"/>
+      <c r="B112" s="27" t="n"/>
+      <c r="C112" s="28" t="n"/>
+      <c r="D112" s="27" t="n"/>
+      <c r="E112" s="24" t="n"/>
+      <c r="F112" s="24" t="n"/>
+      <c r="G112" s="24" t="n"/>
+      <c r="H112" s="24" t="n"/>
+      <c r="I112" s="24" t="n"/>
+      <c r="J112" s="24" t="n"/>
+      <c r="K112" s="24" t="n"/>
+      <c r="L112" s="24" t="n"/>
+      <c r="M112" s="24" t="n"/>
+      <c r="N112" s="24" t="n"/>
+      <c r="O112" s="24" t="n"/>
+      <c r="P112" s="2" t="n"/>
+      <c r="Q112" s="2" t="n"/>
     </row>
     <row r="113" ht="42" customHeight="1">
-      <c r="A113" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O113" s="20" t="n"/>
+      <c r="A113" s="26" t="n"/>
+      <c r="B113" s="27" t="n"/>
+      <c r="C113" s="28" t="n"/>
+      <c r="D113" s="27" t="n"/>
+      <c r="E113" s="24" t="n"/>
+      <c r="F113" s="24" t="n"/>
+      <c r="G113" s="24" t="n"/>
+      <c r="H113" s="24" t="n"/>
+      <c r="I113" s="24" t="n"/>
+      <c r="J113" s="24" t="n"/>
+      <c r="K113" s="24" t="n"/>
+      <c r="L113" s="24" t="n"/>
+      <c r="M113" s="24" t="n"/>
+      <c r="N113" s="24" t="n"/>
+      <c r="O113" s="24" t="n"/>
+      <c r="P113" s="2" t="n"/>
+      <c r="Q113" s="2" t="n"/>
     </row>
     <row r="114" ht="42" customHeight="1">
-      <c r="A114" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O114" s="20" t="n"/>
+      <c r="A114" s="26" t="n"/>
+      <c r="B114" s="27" t="n"/>
+      <c r="C114" s="28" t="n"/>
+      <c r="D114" s="27" t="n"/>
+      <c r="E114" s="24" t="n"/>
+      <c r="F114" s="24" t="n"/>
+      <c r="G114" s="24" t="n"/>
+      <c r="H114" s="24" t="n"/>
+      <c r="I114" s="24" t="n"/>
+      <c r="J114" s="24" t="n"/>
+      <c r="K114" s="24" t="n"/>
+      <c r="L114" s="24" t="n"/>
+      <c r="M114" s="24" t="n"/>
+      <c r="N114" s="24" t="n"/>
+      <c r="O114" s="24" t="n"/>
+      <c r="P114" s="2" t="n"/>
+      <c r="Q114" s="2" t="n"/>
     </row>
     <row r="115" ht="42" customHeight="1">
-      <c r="A115" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O115" s="20" t="n"/>
+      <c r="A115" s="26" t="n"/>
+      <c r="B115" s="27" t="n"/>
+      <c r="C115" s="28" t="n"/>
+      <c r="D115" s="27" t="n"/>
+      <c r="E115" s="24" t="n"/>
+      <c r="F115" s="24" t="n"/>
+      <c r="G115" s="24" t="n"/>
+      <c r="H115" s="24" t="n"/>
+      <c r="I115" s="24" t="n"/>
+      <c r="J115" s="24" t="n"/>
+      <c r="K115" s="24" t="n"/>
+      <c r="L115" s="24" t="n"/>
+      <c r="M115" s="24" t="n"/>
+      <c r="N115" s="24" t="n"/>
+      <c r="O115" s="24" t="n"/>
+      <c r="P115" s="2" t="n"/>
+      <c r="Q115" s="2" t="n"/>
     </row>
     <row r="116" ht="42" customHeight="1">
-      <c r="A116" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O116" s="20" t="n"/>
+      <c r="A116" s="26" t="n"/>
+      <c r="B116" s="27" t="n"/>
+      <c r="C116" s="28" t="n"/>
+      <c r="D116" s="27" t="n"/>
+      <c r="E116" s="24" t="n"/>
+      <c r="F116" s="24" t="n"/>
+      <c r="G116" s="24" t="n"/>
+      <c r="H116" s="24" t="n"/>
+      <c r="I116" s="24" t="n"/>
+      <c r="J116" s="24" t="n"/>
+      <c r="K116" s="24" t="n"/>
+      <c r="L116" s="24" t="n"/>
+      <c r="M116" s="24" t="n"/>
+      <c r="N116" s="24" t="n"/>
+      <c r="O116" s="24" t="n"/>
+      <c r="P116" s="2" t="n"/>
+      <c r="Q116" s="2" t="n"/>
     </row>
     <row r="117" ht="42" customHeight="1">
-      <c r="A117" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O117" s="20" t="n"/>
+      <c r="A117" s="26" t="n"/>
+      <c r="B117" s="27" t="n"/>
+      <c r="C117" s="28" t="n"/>
+      <c r="D117" s="27" t="n"/>
+      <c r="E117" s="24" t="n"/>
+      <c r="F117" s="24" t="n"/>
+      <c r="G117" s="24" t="n"/>
+      <c r="H117" s="24" t="n"/>
+      <c r="I117" s="24" t="n"/>
+      <c r="J117" s="24" t="n"/>
+      <c r="K117" s="24" t="n"/>
+      <c r="L117" s="24" t="n"/>
+      <c r="M117" s="24" t="n"/>
+      <c r="N117" s="24" t="n"/>
+      <c r="O117" s="24" t="n"/>
+      <c r="P117" s="2" t="n"/>
+      <c r="Q117" s="2" t="n"/>
     </row>
     <row r="118" ht="42" customHeight="1">
-      <c r="A118" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O118" s="20" t="n"/>
+      <c r="A118" s="26" t="n"/>
+      <c r="B118" s="27" t="n"/>
+      <c r="C118" s="28" t="n"/>
+      <c r="D118" s="27" t="n"/>
+      <c r="E118" s="24" t="n"/>
+      <c r="F118" s="24" t="n"/>
+      <c r="G118" s="24" t="n"/>
+      <c r="H118" s="24" t="n"/>
+      <c r="I118" s="24" t="n"/>
+      <c r="J118" s="24" t="n"/>
+      <c r="K118" s="24" t="n"/>
+      <c r="L118" s="24" t="n"/>
+      <c r="M118" s="24" t="n"/>
+      <c r="N118" s="24" t="n"/>
+      <c r="O118" s="24" t="n"/>
+      <c r="P118" s="2" t="n"/>
+      <c r="Q118" s="2" t="n"/>
     </row>
     <row r="119" ht="42" customHeight="1">
-      <c r="A119" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O119" s="20" t="n"/>
+      <c r="A119" s="26" t="n"/>
+      <c r="B119" s="27" t="n"/>
+      <c r="C119" s="28" t="n"/>
+      <c r="D119" s="27" t="n"/>
+      <c r="E119" s="24" t="n"/>
+      <c r="F119" s="24" t="n"/>
+      <c r="G119" s="24" t="n"/>
+      <c r="H119" s="24" t="n"/>
+      <c r="I119" s="24" t="n"/>
+      <c r="J119" s="24" t="n"/>
+      <c r="K119" s="24" t="n"/>
+      <c r="L119" s="24" t="n"/>
+      <c r="M119" s="24" t="n"/>
+      <c r="N119" s="24" t="n"/>
+      <c r="O119" s="24" t="n"/>
+      <c r="P119" s="2" t="n"/>
+      <c r="Q119" s="2" t="n"/>
     </row>
     <row r="120" ht="42" customHeight="1">
-      <c r="A120" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O120" s="20" t="n"/>
+      <c r="A120" s="26" t="n"/>
+      <c r="B120" s="27" t="n"/>
+      <c r="C120" s="28" t="n"/>
+      <c r="D120" s="27" t="n"/>
+      <c r="E120" s="24" t="n"/>
+      <c r="F120" s="24" t="n"/>
+      <c r="G120" s="24" t="n"/>
+      <c r="H120" s="24" t="n"/>
+      <c r="I120" s="24" t="n"/>
+      <c r="J120" s="24" t="n"/>
+      <c r="K120" s="24" t="n"/>
+      <c r="L120" s="24" t="n"/>
+      <c r="M120" s="24" t="n"/>
+      <c r="N120" s="24" t="n"/>
+      <c r="O120" s="24" t="n"/>
+      <c r="P120" s="2" t="n"/>
+      <c r="Q120" s="2" t="n"/>
     </row>
     <row r="121" ht="42" customHeight="1">
-      <c r="A121" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O121" s="20" t="n"/>
+      <c r="A121" s="26" t="n"/>
+      <c r="B121" s="27" t="n"/>
+      <c r="C121" s="28" t="n"/>
+      <c r="D121" s="27" t="n"/>
+      <c r="E121" s="24" t="n"/>
+      <c r="F121" s="24" t="n"/>
+      <c r="G121" s="24" t="n"/>
+      <c r="H121" s="24" t="n"/>
+      <c r="I121" s="24" t="n"/>
+      <c r="J121" s="24" t="n"/>
+      <c r="K121" s="24" t="n"/>
+      <c r="L121" s="24" t="n"/>
+      <c r="M121" s="24" t="n"/>
+      <c r="N121" s="24" t="n"/>
+      <c r="O121" s="24" t="n"/>
+      <c r="P121" s="2" t="n"/>
+      <c r="Q121" s="2" t="n"/>
     </row>
     <row r="122" ht="42" customHeight="1">
-      <c r="A122" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O122" s="20" t="n"/>
+      <c r="A122" s="26" t="n"/>
+      <c r="B122" s="27" t="n"/>
+      <c r="C122" s="28" t="n"/>
+      <c r="D122" s="27" t="n"/>
+      <c r="E122" s="24" t="n"/>
+      <c r="F122" s="24" t="n"/>
+      <c r="G122" s="24" t="n"/>
+      <c r="H122" s="24" t="n"/>
+      <c r="I122" s="24" t="n"/>
+      <c r="J122" s="24" t="n"/>
+      <c r="K122" s="24" t="n"/>
+      <c r="L122" s="24" t="n"/>
+      <c r="M122" s="24" t="n"/>
+      <c r="N122" s="24" t="n"/>
+      <c r="O122" s="24" t="n"/>
+      <c r="P122" s="2" t="n"/>
+      <c r="Q122" s="2" t="n"/>
     </row>
     <row r="123" ht="42" customHeight="1">
-      <c r="A123" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O123" s="20" t="n"/>
+      <c r="A123" s="26" t="n"/>
+      <c r="B123" s="27" t="n"/>
+      <c r="C123" s="28" t="n"/>
+      <c r="D123" s="27" t="n"/>
+      <c r="E123" s="24" t="n"/>
+      <c r="F123" s="24" t="n"/>
+      <c r="G123" s="24" t="n"/>
+      <c r="H123" s="24" t="n"/>
+      <c r="I123" s="24" t="n"/>
+      <c r="J123" s="24" t="n"/>
+      <c r="K123" s="24" t="n"/>
+      <c r="L123" s="24" t="n"/>
+      <c r="M123" s="24" t="n"/>
+      <c r="N123" s="24" t="n"/>
+      <c r="O123" s="24" t="n"/>
+      <c r="P123" s="2" t="n"/>
+      <c r="Q123" s="2" t="n"/>
     </row>
     <row r="124" ht="42" customHeight="1">
-      <c r="A124" s="23" t="n"/>
-[...13 lines deleted...]
-      <c r="O124" s="20" t="n"/>
+      <c r="A124" s="26" t="n"/>
+      <c r="B124" s="27" t="n"/>
+      <c r="C124" s="28" t="n"/>
+      <c r="D124" s="27" t="n"/>
+      <c r="E124" s="24" t="n"/>
+      <c r="F124" s="24" t="n"/>
+      <c r="G124" s="24" t="n"/>
+      <c r="H124" s="24" t="n"/>
+      <c r="I124" s="24" t="n"/>
+      <c r="J124" s="24" t="n"/>
+      <c r="K124" s="24" t="n"/>
+      <c r="L124" s="24" t="n"/>
+      <c r="M124" s="24" t="n"/>
+      <c r="N124" s="24" t="n"/>
+      <c r="O124" s="24" t="n"/>
+      <c r="P124" s="2" t="n"/>
+      <c r="Q124" s="2" t="n"/>
     </row>
     <row r="125" ht="42" customHeight="1">
-      <c r="A125" s="23" t="n"/>
-[...30 lines deleted...]
-      <c r="O126" s="20" t="n"/>
+      <c r="A125" s="26" t="n"/>
+      <c r="B125" s="27" t="n"/>
+      <c r="C125" s="28" t="n"/>
+      <c r="D125" s="27" t="n"/>
+      <c r="E125" s="24" t="n"/>
+      <c r="F125" s="24" t="n"/>
+      <c r="G125" s="24" t="n"/>
+      <c r="H125" s="24" t="n"/>
+      <c r="I125" s="24" t="n"/>
+      <c r="J125" s="24" t="n"/>
+      <c r="K125" s="24" t="n"/>
+      <c r="L125" s="24" t="n"/>
+      <c r="M125" s="24" t="n"/>
+      <c r="N125" s="24" t="n"/>
+      <c r="O125" s="24" t="n"/>
+      <c r="P125" s="2" t="n"/>
+      <c r="Q125" s="2" t="n"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
+  <mergeCells count="31">
+    <mergeCell ref="E10:J10"/>
+    <mergeCell ref="N13:Q13"/>
+    <mergeCell ref="B18:B30"/>
+    <mergeCell ref="E13:J13"/>
+    <mergeCell ref="N9:Q9"/>
+    <mergeCell ref="E9:J9"/>
+    <mergeCell ref="N6:Q6"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="E6:J6"/>
     <mergeCell ref="E11:J11"/>
-    <mergeCell ref="E10:J10"/>
-[...1 lines deleted...]
-    <mergeCell ref="B18:B26"/>
+    <mergeCell ref="N11:Q11"/>
+    <mergeCell ref="N7:Q7"/>
+    <mergeCell ref="K7:M7"/>
+    <mergeCell ref="A18:A30"/>
+    <mergeCell ref="E7:J7"/>
+    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="N12:Q12"/>
+    <mergeCell ref="E12:J12"/>
+    <mergeCell ref="E3:J3"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="C18:C30"/>
+    <mergeCell ref="K9:M9"/>
+    <mergeCell ref="K5:M5"/>
     <mergeCell ref="E5:J5"/>
-    <mergeCell ref="E6:J6"/>
-    <mergeCell ref="E9:J9"/>
     <mergeCell ref="E8:J8"/>
-    <mergeCell ref="A18:A26"/>
-    <mergeCell ref="A1:H1"/>
     <mergeCell ref="E4:J4"/>
-    <mergeCell ref="E3:J3"/>
-[...1 lines deleted...]
-    <mergeCell ref="E7:J7"/>
+    <mergeCell ref="N10:Q10"/>
+    <mergeCell ref="K11:M11"/>
   </mergeCells>
-  <conditionalFormatting sqref="A27:D300">
+  <conditionalFormatting sqref="A31:D300">
     <cfRule type="expression" priority="1" dxfId="0">
-      <formula>AND($C27&lt;&gt;"Комментарий",$C27&lt;&gt;"",COUNTA($E27:$AZ27)=0)</formula>
+      <formula>AND($C31&lt;&gt;"Комментарий",$C31&lt;&gt;"",COUNTA($E31:$AZ31)=0)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E19:AZ25">
+  <conditionalFormatting sqref="E19:AZ24">
     <cfRule type="expression" priority="2" dxfId="0">
       <formula>E$19=""</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="8">
-    <dataValidation sqref="C27:C300" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
+  <dataValidations count="11">
+    <dataValidation sqref="C31:C300" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
       <formula1>'Справочники'!$C$4:$C$8</formula1>
     </dataValidation>
     <dataValidation sqref="E22:AZ22" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
       <formula1>'Справочники'!$E$4:$E$5</formula1>
     </dataValidation>
     <dataValidation sqref="E23:AZ23" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
-      <formula1>'Справочники'!$G$4:$G$5</formula1>
+      <formula1>'Справочники'!$K$4:$K$5</formula1>
     </dataValidation>
     <dataValidation sqref="E24:AZ24" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
+      <formula1>'Справочники'!$I$4:$I$5</formula1>
+    </dataValidation>
+    <dataValidation sqref="E25:AZ25" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
+      <formula1>'Справочники'!$O$4:$O$7</formula1>
+    </dataValidation>
+    <dataValidation sqref="E26:AZ26" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
       <formula1>'Справочники'!$K$4:$K$5</formula1>
     </dataValidation>
-    <dataValidation sqref="E25:AZ25" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
-      <formula1>'Справочники'!$I$4:$I$5</formula1>
+    <dataValidation sqref="E27:AZ27" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
+      <formula1>'Справочники'!$S$4:$S$17</formula1>
     </dataValidation>
-    <dataValidation sqref="E26:AZ26" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
-      <formula1>'Справочники'!$O$4:$O$7</formula1>
+    <dataValidation sqref="E30:AZ30" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="0" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
+      <formula1>'Справочники'!$K$4:$K$5</formula1>
     </dataValidation>
-    <dataValidation sqref="E27:AZ300" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
+    <dataValidation sqref="E31:AZ300" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
       <formula1>'Справочники'!$A$4:$A$17</formula1>
     </dataValidation>
-    <dataValidation sqref="E5" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
-      <formula1>'Справочники'!$M$4:$M$10</formula1>
+    <dataValidation sqref="E13" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="1" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
+      <formula1>'Справочники'!$Q$4:$Q$6</formula1>
+    </dataValidation>
+    <dataValidation sqref="N9" showDropDown="0" showInputMessage="1" showErrorMessage="1" allowBlank="0" errorTitle="Недопустимое значение" error="Выберите значение из списка." promptTitle="Подсказка" prompt="Выберите значение из списка." type="list" errorStyle="stop">
+      <formula1>'Справочники'!$K$4:$K$5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="anysvml"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O17"/>
+  <dimension ref="A1:S17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="5" max="5"/>
-    <col width="24" customWidth="1" min="7" max="7"/>
     <col width="21" customWidth="1" min="9" max="9"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="19" customWidth="1" min="13" max="13"/>
     <col width="44" customWidth="1" min="15" max="15"/>
+    <col width="37" customWidth="1" min="17" max="17"/>
+    <col width="18" customWidth="1" min="19" max="19"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="26" t="inlineStr">
+      <c r="A1" s="29" t="inlineStr">
         <is>
           <t>Справочники допустимых значений</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="11" t="inlineStr">
+      <c r="A3" s="15" t="inlineStr">
         <is>
           <t>Роли</t>
         </is>
       </c>
-      <c r="C3" s="11" t="inlineStr">
+      <c r="C3" s="15" t="inlineStr">
         <is>
           <t>Типы строк</t>
         </is>
       </c>
-      <c r="E3" s="11" t="inlineStr">
+      <c r="E3" s="15" t="inlineStr">
         <is>
           <t>Типы ДИ</t>
         </is>
       </c>
-      <c r="G3" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I3" s="11" t="inlineStr">
+      <c r="I3" s="15" t="inlineStr">
         <is>
           <t>Статусы документа</t>
         </is>
       </c>
-      <c r="K3" s="11" t="inlineStr">
+      <c r="K3" s="15" t="inlineStr">
         <is>
           <t>Руководитель СП</t>
         </is>
       </c>
-      <c r="M3" s="11" t="inlineStr">
+      <c r="M3" s="15" t="inlineStr">
         <is>
           <t>Верхний уровень</t>
         </is>
       </c>
-      <c r="O3" s="11" t="inlineStr">
+      <c r="O3" s="15" t="inlineStr">
         <is>
           <t>Роль в конфиденциальном делопроизводстве</t>
         </is>
       </c>
+      <c r="Q3" s="15" t="inlineStr">
+        <is>
+          <t>Специальный профиль подразделения</t>
+        </is>
+      </c>
+      <c r="S3" s="15" t="inlineStr">
+        <is>
+          <t>Спецблок</t>
+        </is>
+      </c>
     </row>
     <row r="4">
-      <c r="A4" s="27" t="inlineStr">
+      <c r="A4" s="30" t="inlineStr">
         <is>
           <t>К</t>
         </is>
       </c>
-      <c r="C4" s="27" t="inlineStr">
+      <c r="C4" s="30" t="inlineStr">
         <is>
           <t>Задача</t>
         </is>
       </c>
-      <c r="E4" s="27" t="inlineStr">
+      <c r="E4" s="30" t="inlineStr">
         <is>
           <t>руководитель</t>
         </is>
       </c>
-      <c r="G4" s="27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I4" s="27" t="inlineStr">
+      <c r="I4" s="30" t="inlineStr">
         <is>
           <t>вводится впервые</t>
         </is>
       </c>
-      <c r="K4" s="27" t="inlineStr">
+      <c r="K4" s="30" t="inlineStr">
         <is>
           <t>Да</t>
         </is>
       </c>
-      <c r="M4" s="27" t="inlineStr">
+      <c r="M4" s="30" t="inlineStr">
         <is>
           <t>Администрация</t>
         </is>
       </c>
-      <c r="O4" s="27" t="inlineStr">
+      <c r="O4" s="30" t="inlineStr">
         <is>
           <t>Ответственный</t>
         </is>
       </c>
+      <c r="Q4" s="30" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
+      <c r="S4" s="30" t="inlineStr">
+        <is>
+          <t>нет</t>
+        </is>
+      </c>
     </row>
     <row r="5">
-      <c r="A5" s="27" t="inlineStr">
+      <c r="A5" s="30" t="inlineStr">
         <is>
           <t>Кр</t>
         </is>
       </c>
-      <c r="C5" s="27" t="inlineStr">
+      <c r="C5" s="30" t="inlineStr">
         <is>
           <t>Функция</t>
         </is>
       </c>
-      <c r="E5" s="27" t="inlineStr">
+      <c r="E5" s="30" t="inlineStr">
         <is>
           <t>специалист</t>
         </is>
       </c>
-      <c r="G5" s="27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I5" s="27" t="inlineStr">
+      <c r="I5" s="30" t="inlineStr">
         <is>
           <t>взамен</t>
         </is>
       </c>
-      <c r="K5" s="27" t="inlineStr">
+      <c r="K5" s="30" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
-      <c r="M5" s="27" t="inlineStr">
+      <c r="M5" s="30" t="inlineStr">
         <is>
           <t>Подразделения при администрации</t>
         </is>
       </c>
-      <c r="O5" s="27" t="inlineStr">
+      <c r="O5" s="30" t="inlineStr">
         <is>
           <t>Замещающий</t>
         </is>
       </c>
+      <c r="Q5" s="30" t="inlineStr">
+        <is>
+          <t>ИТ</t>
+        </is>
+      </c>
+      <c r="S5" s="30" t="inlineStr">
+        <is>
+          <t>подразделение ОТ/ПБ</t>
+        </is>
+      </c>
     </row>
     <row r="6">
-      <c r="A6" s="27" t="inlineStr">
+      <c r="A6" s="30" t="inlineStr">
         <is>
           <t>О</t>
         </is>
       </c>
-      <c r="C6" s="27" t="inlineStr">
+      <c r="C6" s="30" t="inlineStr">
         <is>
           <t>Подфункция</t>
         </is>
       </c>
-      <c r="M6" s="27" t="inlineStr">
+      <c r="M6" s="30" t="inlineStr">
+        <is>
+          <t>Центр</t>
+        </is>
+      </c>
+      <c r="O6" s="30" t="inlineStr">
+        <is>
+          <t>Соисполнитель</t>
+        </is>
+      </c>
+      <c r="Q6" s="30" t="inlineStr">
+        <is>
+          <t>УКЗ</t>
+        </is>
+      </c>
+      <c r="S6" s="30" t="inlineStr">
+        <is>
+          <t>системно-техническая инфраструктура</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="30" t="inlineStr">
+        <is>
+          <t>В</t>
+        </is>
+      </c>
+      <c r="C7" s="30" t="inlineStr">
+        <is>
+          <t>Стандартная функция</t>
+        </is>
+      </c>
+      <c r="M7" s="30" t="inlineStr">
+        <is>
+          <t>Обособленное подразделение</t>
+        </is>
+      </c>
+      <c r="O7" s="30" t="inlineStr">
+        <is>
+          <t>Не участвует</t>
+        </is>
+      </c>
+      <c r="S7" s="30" t="inlineStr">
+        <is>
+          <t>транспортная служба</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="30" t="inlineStr">
+        <is>
+          <t>У</t>
+        </is>
+      </c>
+      <c r="C8" s="30" t="inlineStr">
+        <is>
+          <t>Комментарий</t>
+        </is>
+      </c>
+      <c r="M8" s="30" t="inlineStr">
         <is>
           <t>Саратовский филиал</t>
         </is>
       </c>
-      <c r="O6" s="27" t="inlineStr">
-[...16 lines deleted...]
-      <c r="M7" s="27" t="inlineStr">
+      <c r="S8" s="30" t="inlineStr">
+        <is>
+          <t>хозяйственная служба</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="30" t="inlineStr">
+        <is>
+          <t>С</t>
+        </is>
+      </c>
+      <c r="M9" s="30" t="inlineStr">
         <is>
           <t>Нижегородский филиал</t>
         </is>
       </c>
-      <c r="O7" s="27" t="inlineStr">
-[...16 lines deleted...]
-      <c r="M8" s="27" t="inlineStr">
+      <c r="S9" s="30" t="inlineStr">
+        <is>
+          <t>нормативно-технический отдел</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="30" t="inlineStr">
+        <is>
+          <t>К, Кр</t>
+        </is>
+      </c>
+      <c r="M10" s="30" t="inlineStr">
         <is>
           <t>Санкт-Петербургский филиал</t>
         </is>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="M9" s="27" t="inlineStr">
+      <c r="S10" s="30" t="inlineStr">
+        <is>
+          <t>метрология</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="30" t="inlineStr">
+        <is>
+          <t>К, О</t>
+        </is>
+      </c>
+      <c r="M11" s="30" t="inlineStr">
         <is>
           <t>Тюменский филиал</t>
         </is>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="M10" s="27" t="inlineStr">
+      <c r="S11" s="30" t="inlineStr">
+        <is>
+          <t>кадры, трудовые отношения и социальное развитие</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="30" t="inlineStr">
+        <is>
+          <t>О, К</t>
+        </is>
+      </c>
+      <c r="M12" s="30" t="inlineStr">
         <is>
           <t>Уфимский филиал</t>
         </is>
       </c>
-    </row>
-[...10 lines deleted...]
-          <t>О, К</t>
+      <c r="S12" s="30" t="inlineStr">
+        <is>
+          <t>обучение и развитие персонала</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="27" t="inlineStr">
+      <c r="A13" s="30" t="inlineStr">
         <is>
           <t>К, О, В</t>
         </is>
       </c>
+      <c r="S13" s="30" t="inlineStr">
+        <is>
+          <t>экономика и финансы</t>
+        </is>
+      </c>
     </row>
     <row r="14">
-      <c r="A14" s="27" t="inlineStr">
+      <c r="A14" s="30" t="inlineStr">
         <is>
           <t>К, В</t>
         </is>
       </c>
+      <c r="S14" s="30" t="inlineStr">
+        <is>
+          <t>финансовый отдел</t>
+        </is>
+      </c>
     </row>
     <row r="15">
-      <c r="A15" s="27" t="inlineStr">
+      <c r="A15" s="30" t="inlineStr">
         <is>
           <t>Кр, В</t>
         </is>
       </c>
+      <c r="S15" s="30" t="inlineStr">
+        <is>
+          <t>организация труда и заработной платы</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="A16" s="27" t="inlineStr">
+      <c r="A16" s="30" t="inlineStr">
         <is>
           <t>Кр, У</t>
         </is>
       </c>
+      <c r="S16" s="30" t="inlineStr">
+        <is>
+          <t>управление имуществом и корпоративные отношения</t>
+        </is>
+      </c>
     </row>
     <row r="17">
-      <c r="A17" s="27" t="inlineStr">
+      <c r="A17" s="30" t="inlineStr">
         <is>
           <t>О, В</t>
+        </is>
+      </c>
+      <c r="S17" s="30" t="inlineStr">
+        <is>
+          <t>корпоративная защита</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A17"/>
+  <dimension ref="A1:B3"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="70" customWidth="1" min="1" max="1"/>
+    <col width="35" customWidth="1" min="2" max="2"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="31" t="inlineStr">
+        <is>
+          <t>Полное наименование</t>
+        </is>
+      </c>
+      <c r="B1" s="31" t="inlineStr">
+        <is>
+          <t>Сокращённое наименование</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>ООО «Газпром проектирование»</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Общество</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr"/>
+      <c r="B3" t="inlineStr"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B12"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="75" customWidth="1" min="1" max="1"/>
+    <col width="75" customWidth="1" min="2" max="2"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="31" t="inlineStr">
+        <is>
+          <t>Общий вариант</t>
+        </is>
+      </c>
+      <c r="B1" s="31" t="inlineStr">
+        <is>
+          <t>Филиальный вариант / ОП</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Заместитель генерального директора по направлению деятельности</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Функциональный руководитель администрации по направлению деятельности (для ПП и ДИ прямого подчинения директору филиала)</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Заместитель генерального директора по управлению персоналом</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Заместитель директора филиала (по направлению деятельности)</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Начальник управления корпоративной защиты Общества</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Руководитель в филиале, курирующий направление управления персоналом</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Руководитель СП, в состав которого входит подразделение (при наличии)</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Руководитель службы корпоративной защиты филиала</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>Начальник юридического отдела Общества</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Руководитель СП, в состав которого входит подразделение (при наличии)</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>Начальник отдела охраны труда, промышленной и пожарной безопасности, охраны окружающей среды Общества</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Руководитель юридического подразделения филиала (при его отсутствии - юрист/юрисконсульт)</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>Начальник отдела систем менеджмента качества и управления рисками Общества</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Руководитель подразделения по охране труда филиала</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>Начальник отдела организации труда и заработной платы Общества</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Руководитель подразделения систем менеджмента качества филиала (при его отсутствии - соответствующий специалист)</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Начальник нормативно-исследовательской лаборатории Общества</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Начальник отдела организации труда и заработной платы филиала (при наличии)</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Начальник специального отдела Общества</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Начальник специального отдела (части/группы) филиала</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Непосредственный руководитель СП</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Непосредственный руководитель СП</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="120" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="26" t="inlineStr">
+      <c r="A1" s="29" t="inlineStr">
         <is>
           <t>Инструкция по заполнению шаблона РДО</t>
         </is>
       </c>
     </row>
     <row r="3" ht="28" customHeight="1">
-      <c r="A3" s="28" t="inlineStr">
+      <c r="A3" s="32" t="inlineStr">
         <is>
           <t>1. Заполните обязательные поля подразделения в верхнем блоке листа РДО.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="28" customHeight="1">
-      <c r="A4" s="28" t="inlineStr">
+      <c r="A4" s="32" t="inlineStr">
         <is>
           <t>2. В строках 'Уровень иерархии 1-4' укажите до четырех вышестоящих уровней над текущим подразделением. Если уровней меньше, оставьте лишние строки пустыми.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="28" customHeight="1">
-      <c r="A5" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>3. Первый уровень выбирается из списка: Администрация, Подразделения при администрации или один из филиалов.</t>
+      <c r="A5" s="32" t="inlineStr">
+        <is>
+          <t>3. Первый уровень: Администрация, Подразделения при администрации, Центр с полным наименованием, Обособленное подразделение с полным наименованием или один из филиалов.</t>
         </is>
       </c>
     </row>
     <row r="6" ht="28" customHeight="1">
-      <c r="A6" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>4. В строках 19-26 укажите должности, ФИО/вакансии, номера ДИ, тип ДИ, признак объединения, руководителя СП, статус документа и роль в конфиденциальном делопроизводстве.</t>
+      <c r="A6" s="32" t="inlineStr">
+        <is>
+          <t>4. В поле 'Специальный профиль подразделения' выберите нет, ИТ или УКЗ. Признак нужен для профильных стандартных блоков.</t>
         </is>
       </c>
     </row>
     <row r="7" ht="28" customHeight="1">
-      <c r="A7" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>5. Новые должности добавляйте вправо, начиная со следующего свободного столбца.</t>
+      <c r="A7" s="32" t="inlineStr">
+        <is>
+          <t>5. В строках 19-30 укажите должности, ФИО/вакансии, номера и тип ДИ, руководителя СП, статус, специальные роли, двух руководителей и наличие доверенности.</t>
         </is>
       </c>
     </row>
     <row r="8" ht="28" customHeight="1">
-      <c r="A8" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>6. Если должность содержит категорию, указывайте ее римской цифрой: экономист I категории, инженер II категории.</t>
+      <c r="A8" s="32" t="inlineStr">
+        <is>
+          <t>6. Новые должности добавляйте вправо, начиная со следующего свободного столбца.</t>
         </is>
       </c>
     </row>
     <row r="9" ht="28" customHeight="1">
-      <c r="A9" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>7. Функции и задачи добавляйте вниз, начиная со следующей свободной строки.</t>
+      <c r="A9" s="32" t="inlineStr">
+        <is>
+          <t>7. Если должность содержит категорию, указывайте ее римской цифрой: экономист I категории, инженер II категории.</t>
         </is>
       </c>
     </row>
     <row r="10" ht="28" customHeight="1">
-      <c r="A10" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>8. В колонке 'Тип строки' выбирайте значение из выпадающего списка.</t>
+      <c r="A10" s="32" t="inlineStr">
+        <is>
+          <t>8. Функции и задачи добавляйте вниз, начиная со следующей свободной строки после служебного блока должностей.</t>
         </is>
       </c>
     </row>
     <row r="11" ht="28" customHeight="1">
-      <c r="A11" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>9. В ячейках распределения используйте только допустимые роли: К, Кр, О, В, У, С или разрешенные комбинации. Если роль не нужна, оставьте ячейку пустой.</t>
+      <c r="A11" s="32" t="inlineStr">
+        <is>
+          <t>9. В колонке 'Тип строки' выбирайте значение из выпадающего списка.</t>
         </is>
       </c>
     </row>
     <row r="12" ht="28" customHeight="1">
-      <c r="A12" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>10. Не удаляйте строки 1-26 и не переименовывайте листы: они используются программой для парсинга.</t>
+      <c r="A12" s="32" t="inlineStr">
+        <is>
+          <t>10. В ячейках распределения используйте только допустимые роли: К, Кр, О, В, У, С или разрешенные комбинации. Если роль не нужна, оставьте ячейку пустой.</t>
         </is>
       </c>
     </row>
     <row r="13" ht="28" customHeight="1">
-      <c r="A13" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>11. Функции должны располагаться в той последовательности, в которой они должны попасть в ПП и ДИ.</t>
+      <c r="A13" s="32" t="inlineStr">
+        <is>
+          <t>11. Не удаляйте строки 1-30 и не переименовывайте листы: они используются программой для парсинга.</t>
         </is>
       </c>
     </row>
     <row r="14" ht="28" customHeight="1">
-      <c r="A14" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>12. ДИ обезличены: ФИО нужны только для анализа РДО и не должны переноситься в текст ДИ.</t>
+      <c r="A14" s="32" t="inlineStr">
+        <is>
+          <t>12. Функции должны располагаться в той последовательности, в которой они должны попасть в ПП и ДИ.</t>
         </is>
       </c>
     </row>
     <row r="15" ht="28" customHeight="1">
-      <c r="A15" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>13. Если стандартных ролей недостаточно, добавьте пояснение в колонку 'Примечание', а не меняйте обозначения ролей.</t>
+      <c r="A15" s="32" t="inlineStr">
+        <is>
+          <t>13. ДИ обезличены: ФИО нужны только для анализа РДО и не должны переноситься в текст ДИ.</t>
         </is>
       </c>
     </row>
     <row r="16" ht="28" customHeight="1">
-      <c r="A16" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>14. В поле 'Код подразделения для ПП и ДИ' указывайте базовый код без номера ДИ: например 0013.904, а не 0013.904-001(01).</t>
+      <c r="A16" s="32" t="inlineStr">
+        <is>
+          <t>14. Если стандартных ролей недостаточно, добавьте пояснение в колонку 'Примечание', а не меняйте обозначения ролей.</t>
         </is>
       </c>
     </row>
     <row r="17" ht="28" customHeight="1">
-      <c r="A17" s="28" t="inlineStr">
-[...1 lines deleted...]
-          <t>15. В строке 'Роль в конфиденциальном делопроизводстве' укажите специальную роль должности, если она есть. Если должность не участвует, выберите 'Не участвует' или оставьте ячейку пустой.</t>
+      <c r="A17" s="32" t="inlineStr">
+        <is>
+          <t>15. В поле 'Код подразделения для ПП и ДИ' указывайте базовый код без номера ДИ: например 0013.904, а не 0013.904-001(01).</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="28" customHeight="1">
+      <c r="A18" s="32" t="inlineStr">
+        <is>
+          <t>16. В строке 'Роль в конфиденциальном делопроизводстве' укажите специальную роль должности, если она есть. Если должность не участвует, выберите 'Не участвует' или оставьте ячейку пустой.</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="28" customHeight="1">
+      <c r="A19" s="32" t="inlineStr">
+        <is>
+          <t>17. Для каждой должности обязательно заполните непосредственного руководителя, руководителя, согласующего назначение, и признак наличия доверенности.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="28" customHeight="1">
+      <c r="A20" s="32" t="inlineStr">
+        <is>
+          <t>18. В поле 'Наличие входящих СП' обязательно выберите 'Да' или 'Нет'; при 'Да' перечислите непосредственно входящие подразделения в соседнем блоке.</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="28" customHeight="1">
+      <c r="A21" s="32" t="inlineStr">
+        <is>
+          <t>19. На листе 'Сокращения' уточните полные и сокращенные наименования без конфликтов; на листе 'Согласование' скорректируйте применимый состав согласующих.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>template_name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>rdo_template</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>template_version</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>main_sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>РДО</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>dictionary_sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Справочники</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>first_data_row</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>first_position_col</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>position_header_rows</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>19:26</t>
+          <t>19:30</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>max_prepared_row</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>max_prepared_position_col</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>52</t>
         </is>